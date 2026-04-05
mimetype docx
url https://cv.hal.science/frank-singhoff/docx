--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frank Singhoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Benchmark Configuration Method for Quantifying Multi-Core Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Proceedings of the WIP track of the AEiC 2024 conference, 44 (1), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706601.3706615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSIX/RTEMS monitoring tool and a benchmark to detect real-time scheduling anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Proceedings of the WIP track of the AEiC 2023 conference, 43 (2), pp.62 - 68. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672359.3672367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-agent d’auto-organisation pour le butinage au sein d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.423 - 450. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of schedulability assumptions to leverage multiprocessor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, pp.102761. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A network-on-chip communication model to combine task and message schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.101931. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2020.101931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility interval and sustainable scheduling simulation with CRPD on uniprocessor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102007. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.2:1--2:37. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Exploration Approach for Ravenscar Real-time Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp 424-483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-018-9299-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTFM: a Flexible Model for Schedulability Analysis of Real-Time Applications on NoC-based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.53--59. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3177803.3177812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Scheduling Properties Based on Execution Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time System Monitoring driven by Scheduling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.282--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antónia Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES : Merge ON-The-Run External Sorting algorithm for large data volumes on SSD based storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (10), pp.1689 - 1702. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2706678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of tasks constrained by TDMA: Application to software radio protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.58-75. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating I/Os in Cloudsim for Performance and Energy Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), pp.27-36 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041710.3041715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware real-time scheduling simulator: implementation and return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on the 5th Embedded Operating Systems Workshop (EWiLi 2015), 13 (1), pp.22-28 </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2907972.2907975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Design Pattern : from the modeling of RTOS synchronization tools to schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis from Architectural Models of Embedded Multi-Processor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Real-Time schedulability analysis on a software radio protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), p. 61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Mechanisms and Scheduling analysis tool for multicore time-and space-partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ada design pattern recognition tool for AADL performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validate, Simulate and Implement ARINC653 Systems using the AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1653616.1647435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the usability of real-time scheduling theory with the Cheddar project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real Time Systems. Volume 3. Number 43. Springer Verlag. ISSN:0922-6443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Analysis of Hierarchical Schedulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus d'ingénierie de Cheddar pour la simulation de systèmes temps réel à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring of an Ada 95 Library with a Meta CASE Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimisation of a Submarine ROV with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Antunovicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrAICC: A Predictible Inter-Core Communication Model for AMP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Malac-Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Data Handling &amp; Data Processing Conference, EDHPC 2025, ESA/IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Model and Quantify Interference in Multicore Space Flight Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Miné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPITAL Workshop 2025: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we design a model to identify scheduling anomalies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Real-Time Scheduling Open Problems Seminar (RTSOPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">q-AMC: Integrating Quality Management in Mixed Criticality Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executable AADL Models for Early System Qualification Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Schedulability analysis of Multiprocessor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Could Tensorflow applications benefit from a mixed-criticality approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 44th IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of scheduling anomalies in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory hierarchy in scheduling simulation: problems, implementation & return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CAPITAL 2022: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATO N-DPU on-board software: an ideal candidate for multicore scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact of Multicore Execution Platform for TSP Systems Under Schedulability, Security and Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECSOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.83--96, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for TSP systems on multicore platforms under schedulability, security and safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Optimisation des Systèmes Intégrés (OSI) - GDR SOC2 &amp; RO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Models and tools to detect Real-Time Scheduling Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 42nd IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS 2021: Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.4:1-4:11, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing analysis of TASTE models for reconfigurable software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Systems and Software Engineering (MBSE 2021) ESA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When security affects schedulability of TSP systems: trade-offs observed by design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international conference on emerging technologies and factory automaton, ETFA 2020, IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'Interruption pour la Répartition des Tâches : Application à une simulation de colonie d'abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interruptible Task Allocation Model : Application to a Honey Bee Colony Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2020: 18th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, L'aquila, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Real-Time, Safety and Security Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day Tutorial présented at the CPS-WEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined security and schedulability analysis for MILS real-time critical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Security and Dependability of Critical Embedded Real-Time Systems (CERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A New Communication Model to Network-On-Chip Schedulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Reliable Software Technologies – Ada-Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day tutorial présented at the 23rd International Conference on Reliable Software Technologies - Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et auto-organisation : Vers un modèle multi-agent complet d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAS: An Efficient NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 35th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2017.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de conception pour l’analyse d’ordonnancement temps réel multiprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel présenté à l’école d'été temps réel (ETR'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Validation of a Mixed-Criticality NoC Router Using the IF Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th International Workshop on Network on Chip Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139540.3139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynx: A Learning Linux Prefetching Mechanism For SSD Performance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE Non-Volatile Memory Systems and Applications Symposium (NVMSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMSA.2016.7547186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of early scheduling analysis with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation invitée à la Journée AADL du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AADL for Marine Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic positioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering I/O Processing in CloudSim for Performance and Energy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Kassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 591-603, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Multi-Objective Optimization for Real-time Systems Software Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping (RSP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Virtual Machine Storage in Cloud IaaS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a Fixed Priority Assignment Algorithm to Real-time Embedded Systems with Cache Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Exploration of Real-time Systems Based on Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Golden Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Cache Related Preemption Delay in Fixed Priority Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction cache in hard real-time systems: modeling and integration in scheduling analysis tools with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp.104-111, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis of TDMA-Constrained Tasks: Illustration with Software Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Embedded Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel I/O Tracer for Timing and Performance Analysis of Storage Systems in IaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Real-Time and Distributed Computing in Emerging Applications (REACTION )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, An Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the ACM HILT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cache related preemption delay analysis into a priority assignment algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi'14, The 4th Embedded Operating Systems Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task Model for TDMA Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Industrial Embedded Systems. WIP Session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Shared-Memory Multiprocessor Systems with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Architecture Centric Virtual Integration (ACVI) Workshop. In conjonction with the MODELS international conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, a Domain Specific Language for the Modeling, the Analysis and the Generation of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International MODELS conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Holistic Schedulability Tests to Industrial Systems: Experience and Lessons Learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Analysis Tools and Methodologies for Embedded and Real-time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Models of Rich Languages with Triple Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Schedulability Tests of Tree-Shaped Transactions for TDMA Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, an Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International EMSOFT/ESWEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Implementation of Periodic-Delayed Communications and Experimentation in AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Object/Component/Service-oriented Real-time Distributed Computing (ISORC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Software Engineering Tools Interoperability: An Example with AADL Subsets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar : about the usability of the real-time scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis principles and tool for time and space partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbone, Portugal. pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About architecture description languages and scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schloss Dagstuhl Seminar number 12272, Driven semantic analysis of embedded systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique de tests de faisabilité à l'aide de patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorants de l'école temps réel 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of memory architectures with AADL and REAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the proceedings of the 16th IEEE international conference on engineering of complex computer systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States. pp.338-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward engineering and early model validation with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Argentine Smalltalk Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires., Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building embedded real-time applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAda conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL real -time design-pattern automatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerotech congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of six ways to extend the scope of Cheddar to AADL v2 with Osate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international workshop on AADL and UML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United Kingdom. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Design-Patterns and Tools for Modelling and Performance Analysis of Real-Time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL design patterns and tools for modelling and performance analysis of real-time systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Disseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th european congress ERTSS Embedded Real-Time Software and System.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we increase the usability of real time scheduling theory ? The Cheddar project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited paper in the 13th International Conference on Reliable Software technologies, Ada-Europe, LNCS/Lecture notes on computer science, Springer-Verlag editor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stood and Cheddar: AADL as a Pivot Language for Analysing Performances of Real Time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Real Time Scheduling Analysis of Ada Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented in the 13th International Conference on Reliable Software Technologies, Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Italy. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards User-Level extensibility of an Ada library : an experiment with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Reliable Software Technologies Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Switzerland. pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Scheduling and its use with Ada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented to the annual international conference of the ACM SIGAda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, United States. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an AADL performance analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tchamnda Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Germany. pp.SP-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a controlled flow-shop system with a timed petri net model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2006, Third International Conference on Informatics in Control, Automation and Robotics, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, setubal, Portugal. pp.494-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of an Assembly System: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Modeling and Simulation Symposium October 4-6, 2006. Barcelone. pp. 189-194. Octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelone, Spain. pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Reusable software components to prototype and evaluate mixed-criticality scheduling policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Embedded and Real-Time Computing Systems and Applications, RTCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV-OPERATE: system engineering of an underwater ROV for early verification and automatic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vukšić Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kovacevic Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đukić Predrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogulj Roko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference BEING SEA-EU, University of Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Malta, Malta. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design space exploration approach to jointly optimize security and schedulability in TSP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the autonomy of an underwater ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Vukšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Džaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Đukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Šitić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-in-progress: Ontology-driven Generation of AADL architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Soc2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 13, Number 1, January 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 13 (1), 2016, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 4th Workshop on Embed With Linux (EWiLi 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM. ACM, 11 (4), 2014, ISSN: 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 3rd Workshop on Embed With Linux (EWiLi 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.79, 2014, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 9, Number 2, June 2012 Special Issue the 2nd Workshop on Embed With Linux (EWiLi 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.47, 2012, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Parallel, Embedded, and Real-Time applications with Ada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge university press UK, 365 p., 2011, 13:9780521197168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection : International Workshops of PAAMS 2018, Toledo, Spain, June 20–22, 2018, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 887 (Chapter 42), Springer International Publishing Ag, 552 p. - XXIII, 2018, Communications in Computer and Information Science, 978-3-319-94778-5. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar tutorial: an example of real-time scheduling analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC and Mixed-criticality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frank Singhoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Benchmark Configuration Method for Quantifying Multi-Core Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ACM SigAda. Proceedings of the WIP track of the AEiC 2024 conference, 44 (1), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706601.3706615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSIX/RTEMS monitoring tool and a benchmark to detect real-time scheduling anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACM SigAda. Proceedings of the WIP track of the AEiC 2023 conference, 43 (2), pp.62 - 68. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672359.3672367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of schedulability assumptions to leverage multiprocessor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, pp.102761. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-agent d’auto-organisation pour le butinage au sein d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.423 - 450. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A network-on-chip communication model to combine task and message schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.101931. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2020.101931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility interval and sustainable scheduling simulation with CRPD on uniprocessor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102007. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.2:1--2:37. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTFM: a Flexible Model for Schedulability Analysis of Real-Time Applications on NoC-based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.53--59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3177803.3177812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Exploration Approach for Ravenscar Real-time Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp 424-483. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-018-9299-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Scheduling Properties Based on Execution Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time System Monitoring driven by Scheduling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.282--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antónia Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of tasks constrained by TDMA: Application to software radio protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.58-75. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES : Merge ON-The-Run External Sorting algorithm for large data volumes on SSD based storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (10), pp.1689 - 1702. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2706678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating I/Os in Cloudsim for Performance and Energy Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), pp.27-36 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041710.3041715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware real-time scheduling simulator: implementation and return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on the 5th Embedded Operating Systems Workshop (EWiLi 2015), 13 (1), pp.22-28 </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2907972.2907975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis from Architectural Models of Embedded Multi-Processor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Design Pattern : from the modeling of RTOS synchronization tools to schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Real-Time schedulability analysis on a software radio protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), p. 61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ada design pattern recognition tool for AADL performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Mechanisms and Scheduling analysis tool for multicore time-and space-partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the usability of real-time scheduling theory with the Cheddar project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real Time Systems. Volume 3. Number 43. Springer Verlag. ISSN:0922-6443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validate, Simulate and Implement ARINC653 Systems using the AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1653616.1647435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus d'ingénierie de Cheddar pour la simulation de systèmes temps réel à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Analysis of Hierarchical Schedulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring of an Ada 95 Library with a Meta CASE Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Model and Quantify Interference in Multicore Space Flight Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Miné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPITAL Workshop 2025: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we design a model to identify scheduling anomalies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Real-Time Scheduling Open Problems Seminar (RTSOPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">q-AMC: Integrating Quality Management in Mixed Criticality Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimisation of a Submarine ROV with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Antunovicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrAICC: A Predictible Inter-Core Communication Model for AMP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Malac-Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Data Handling &amp; Data Processing Conference, EDHPC 2025, ESA/IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executable AADL Models for Early System Qualification Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Schedulability analysis of Multiprocessor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Could Tensorflow applications benefit from a mixed-criticality approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 44th IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of scheduling anomalies in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATO N-DPU on-board software: an ideal candidate for multicore scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact of Multicore Execution Platform for TSP Systems Under Schedulability, Security and Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECSOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.83--96, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for TSP systems on multicore platforms under schedulability, security and safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Optimisation des Systèmes Intégrés (OSI) - GDR SOC2 &amp; RO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory hierarchy in scheduling simulation: problems, implementation & return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CAPITAL 2022: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Models and tools to detect Real-Time Scheduling Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 42nd IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS 2021: Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.4:1-4:11, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing analysis of TASTE models for reconfigurable software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Systems and Software Engineering (MBSE 2021) ESA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interruptible Task Allocation Model : Application to a Honey Bee Colony Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2020: 18th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, L'aquila, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Real-Time, Safety and Security Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'Interruption pour la Répartition des Tâches : Application à une simulation de colonie d'abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When security affects schedulability of TSP systems: trade-offs observed by design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international conference on emerging technologies and factory automaton, ETFA 2020, IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day Tutorial présented at the CPS-WEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A New Communication Model to Network-On-Chip Schedulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Reliable Software Technologies – Ada-Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined security and schedulability analysis for MILS real-time critical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Security and Dependability of Critical Embedded Real-Time Systems (CERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et auto-organisation : Vers un modèle multi-agent complet d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day tutorial présented at the 23rd International Conference on Reliable Software Technologies - Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAS: An Efficient NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 35th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2017.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Validation of a Mixed-Criticality NoC Router Using the IF Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th International Workshop on Network on Chip Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139540.3139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de conception pour l’analyse d’ordonnancement temps réel multiprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel présenté à l’école d'été temps réel (ETR'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynx: A Learning Linux Prefetching Mechanism For SSD Performance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE Non-Volatile Memory Systems and Applications Symposium (NVMSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMSA.2016.7547186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering I/O Processing in CloudSim for Performance and Energy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Kassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 591-603, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AADL for Marine Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic positioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Multi-Objective Optimization for Real-time Systems Software Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping (RSP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Virtual Machine Storage in Cloud IaaS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a Fixed Priority Assignment Algorithm to Real-time Embedded Systems with Cache Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of early scheduling analysis with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation invitée à la Journée AADL du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Exploration of Real-time Systems Based on Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Golden Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Cache Related Preemption Delay in Fixed Priority Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis of TDMA-Constrained Tasks: Illustration with Software Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Embedded Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction cache in hard real-time systems: modeling and integration in scheduling analysis tools with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp.104-111, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cache related preemption delay analysis into a priority assignment algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi'14, The 4th Embedded Operating Systems Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel I/O Tracer for Timing and Performance Analysis of Storage Systems in IaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Real-Time and Distributed Computing in Emerging Applications (REACTION )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, An Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the ACM HILT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Shared-Memory Multiprocessor Systems with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Architecture Centric Virtual Integration (ACVI) Workshop. In conjonction with the MODELS international conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task Model for TDMA Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Industrial Embedded Systems. WIP Session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, a Domain Specific Language for the Modeling, the Analysis and the Generation of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International MODELS conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Holistic Schedulability Tests to Industrial Systems: Experience and Lessons Learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Analysis Tools and Methodologies for Embedded and Real-time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Models of Rich Languages with Triple Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Schedulability Tests of Tree-Shaped Transactions for TDMA Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, an Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International EMSOFT/ESWEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Implementation of Periodic-Delayed Communications and Experimentation in AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Object/Component/Service-oriented Real-time Distributed Computing (ISORC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Software Engineering Tools Interoperability: An Example with AADL Subsets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar : about the usability of the real-time scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis principles and tool for time and space partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbone, Portugal. pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About architecture description languages and scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schloss Dagstuhl Seminar number 12272, Driven semantic analysis of embedded systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of memory architectures with AADL and REAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the proceedings of the 16th IEEE international conference on engineering of complex computer systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States. pp.338-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward engineering and early model validation with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Argentine Smalltalk Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires., Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building embedded real-time applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAda conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL real -time design-pattern automatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerotech congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique de tests de faisabilité à l'aide de patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorants de l'école temps réel 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Design-Patterns and Tools for Modelling and Performance Analysis of Real-Time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL design patterns and tools for modelling and performance analysis of real-time systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Disseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th european congress ERTSS Embedded Real-Time Software and System.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of six ways to extend the scope of Cheddar to AADL v2 with Osate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international workshop on AADL and UML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United Kingdom. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stood and Cheddar: AADL as a Pivot Language for Analysing Performances of Real Time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Real Time Scheduling Analysis of Ada Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented in the 13th International Conference on Reliable Software Technologies, Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Italy. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we increase the usability of real time scheduling theory ? The Cheddar project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited paper in the 13th International Conference on Reliable Software technologies, Ada-Europe, LNCS/Lecture notes on computer science, Springer-Verlag editor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards User-Level extensibility of an Ada library : an experiment with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Reliable Software Technologies Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Switzerland. pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Scheduling and its use with Ada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented to the annual international conference of the ACM SIGAda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, United States. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an AADL performance analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tchamnda Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Germany. pp.SP-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a controlled flow-shop system with a timed petri net model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2006, Third International Conference on Informatics in Control, Automation and Robotics, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, setubal, Portugal. pp.494-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of an Assembly System: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Modeling and Simulation Symposium October 4-6, 2006. Barcelone. pp. 189-194. Octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelone, Spain. pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Reusable software components to prototype and evaluate mixed-criticality scheduling policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Embedded and Real-Time Computing Systems and Applications, RTCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV-OPERATE: system engineering of an underwater ROV for early verification and automatic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vukšić Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kovacevic Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đukić Predrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogulj Roko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference BEING SEA-EU, University of Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Malta, Malta. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design space exploration approach to jointly optimize security and schedulability in TSP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the autonomy of an underwater ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Vukšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Džaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Đukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Šitić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-in-progress: Ontology-driven Generation of AADL architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Soc2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 13, Number 1, January 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 13 (1), 2016, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 4th Workshop on Embed With Linux (EWiLi 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM. ACM, 11 (4), 2014, ISSN: 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 3rd Workshop on Embed With Linux (EWiLi 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.79, 2014, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 9, Number 2, June 2012 Special Issue the 2nd Workshop on Embed With Linux (EWiLi 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.47, 2012, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Parallel, Embedded, and Real-Time applications with Ada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge university press UK, 365 p., 2011, 13:9780521197168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection : International Workshops of PAAMS 2018, Toledo, Spain, June 20–22, 2018, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 887 (Chapter 42), Springer International Publishing Ag, 552 p. - XXIII, 2018, Communications in Computer and Information Science, 978-3-319-94778-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar tutorial: an example of real-time scheduling analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC and Mixed-criticality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04628767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Gouel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706601.3706615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Djika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Edouard Kouamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672359.3672367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Layec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.38" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03840494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102761" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03164501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03152032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01867949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264818" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01717138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouaziz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9299-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177803.3177812" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2706678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01685444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041710.3041715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2907972.2907975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01120561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shuai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craveiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rufino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Antunovicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonko Kovacevic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Malac-Allain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mines" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Min&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Edouard Kouamou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Boudec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03549058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brusq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03777799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03889874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03361920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03329757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02859871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02433963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dissaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouzid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac'H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94779-2_42" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2017.42" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139540.3139543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMSA.2016.7547186" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716935v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Kerkeni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kassis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_40" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01416904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Zalila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.119" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01196952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdelles Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166868v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01115723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cadoret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Rahmoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121019v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fotsing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaudel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121241v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccormick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Disseaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04641877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodin Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk&#353;i&#263; Marko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovacevic Tonko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;uki&#263; Predrag" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogulj Roko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03778490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vuk&#353;i&#263;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#382;aja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag &#272;uki&#263;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven &#352;iti&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302238v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00977927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Mccormick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786982v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04628767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Gouel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706601.3706615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Djika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Edouard Kouamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672359.3672367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03840494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Layec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03164501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03152032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01867949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264818" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177803.3177812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01717138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9299-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01685444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2706678" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041710.3041715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2907972.2907975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01120561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shuai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craveiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rufino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Min&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Edouard Kouamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Boudec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Antunovicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonko Kovacevic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Malac-Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mines" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03549058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brusq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03777799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarchand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03889874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03361920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03329757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02433963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dissaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02859871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouzid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac'H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94779-2_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2017.42" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139540.3139543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMSA.2016.7547186" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kassis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716935v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Kerkeni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01416904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Zalila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01196952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdelles Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.24" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166868v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fotsing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaudel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01115723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cadoret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Rahmoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121241v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccormick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Disseaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04641877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodin Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk&#353;i&#263; Marko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovacevic Tonko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;uki&#263; Predrag" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogulj Roko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03778490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vuk&#353;i&#263;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#382;aja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag &#272;uki&#263;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven &#352;iti&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302238v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00977927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Mccormick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786982v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>