--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frank Singhoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Benchmark Configuration Method for Quantifying Multi-Core Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ACM SigAda. Proceedings of the WIP track of the AEiC 2024 conference, 44 (1), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706601.3706615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSIX/RTEMS monitoring tool and a benchmark to detect real-time scheduling anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACM SigAda. Proceedings of the WIP track of the AEiC 2023 conference, 43 (2), pp.62 - 68. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672359.3672367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of schedulability assumptions to leverage multiprocessor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, pp.102761. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-agent d’auto-organisation pour le butinage au sein d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.423 - 450. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A network-on-chip communication model to combine task and message schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.101931. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2020.101931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility interval and sustainable scheduling simulation with CRPD on uniprocessor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102007. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.2:1--2:37. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTFM: a Flexible Model for Schedulability Analysis of Real-Time Applications on NoC-based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.53--59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3177803.3177812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Exploration Approach for Ravenscar Real-time Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp 424-483. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-018-9299-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Scheduling Properties Based on Execution Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time System Monitoring driven by Scheduling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.282--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antónia Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of tasks constrained by TDMA: Application to software radio protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.58-75. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES : Merge ON-The-Run External Sorting algorithm for large data volumes on SSD based storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (10), pp.1689 - 1702. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2706678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating I/Os in Cloudsim for Performance and Energy Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), pp.27-36 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041710.3041715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware real-time scheduling simulator: implementation and return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on the 5th Embedded Operating Systems Workshop (EWiLi 2015), 13 (1), pp.22-28 </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2907972.2907975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis from Architectural Models of Embedded Multi-Processor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Design Pattern : from the modeling of RTOS synchronization tools to schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Real-Time schedulability analysis on a software radio protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), p. 61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ada design pattern recognition tool for AADL performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Mechanisms and Scheduling analysis tool for multicore time-and space-partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the usability of real-time scheduling theory with the Cheddar project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real Time Systems. Volume 3. Number 43. Springer Verlag. ISSN:0922-6443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validate, Simulate and Implement ARINC653 Systems using the AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1653616.1647435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus d'ingénierie de Cheddar pour la simulation de systèmes temps réel à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Analysis of Hierarchical Schedulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring of an Ada 95 Library with a Meta CASE Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Model and Quantify Interference in Multicore Space Flight Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Miné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPITAL Workshop 2025: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we design a model to identify scheduling anomalies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Real-Time Scheduling Open Problems Seminar (RTSOPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">q-AMC: Integrating Quality Management in Mixed Criticality Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimisation of a Submarine ROV with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Antunovicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrAICC: A Predictible Inter-Core Communication Model for AMP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Malac-Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Data Handling &amp; Data Processing Conference, EDHPC 2025, ESA/IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executable AADL Models for Early System Qualification Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Schedulability analysis of Multiprocessor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Could Tensorflow applications benefit from a mixed-criticality approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 44th IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of scheduling anomalies in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATO N-DPU on-board software: an ideal candidate for multicore scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact of Multicore Execution Platform for TSP Systems Under Schedulability, Security and Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECSOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.83--96, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for TSP systems on multicore platforms under schedulability, security and safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Optimisation des Systèmes Intégrés (OSI) - GDR SOC2 &amp; RO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory hierarchy in scheduling simulation: problems, implementation & return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CAPITAL 2022: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Models and tools to detect Real-Time Scheduling Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 42nd IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS 2021: Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.4:1-4:11, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing analysis of TASTE models for reconfigurable software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Systems and Software Engineering (MBSE 2021) ESA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interruptible Task Allocation Model : Application to a Honey Bee Colony Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2020: 18th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, L'aquila, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Real-Time, Safety and Security Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'Interruption pour la Répartition des Tâches : Application à une simulation de colonie d'abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When security affects schedulability of TSP systems: trade-offs observed by design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international conference on emerging technologies and factory automaton, ETFA 2020, IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day Tutorial présented at the CPS-WEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A New Communication Model to Network-On-Chip Schedulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Reliable Software Technologies – Ada-Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined security and schedulability analysis for MILS real-time critical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Security and Dependability of Critical Embedded Real-Time Systems (CERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et auto-organisation : Vers un modèle multi-agent complet d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day tutorial présented at the 23rd International Conference on Reliable Software Technologies - Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAS: An Efficient NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 35th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2017.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Validation of a Mixed-Criticality NoC Router Using the IF Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th International Workshop on Network on Chip Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139540.3139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de conception pour l’analyse d’ordonnancement temps réel multiprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel présenté à l’école d'été temps réel (ETR'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynx: A Learning Linux Prefetching Mechanism For SSD Performance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE Non-Volatile Memory Systems and Applications Symposium (NVMSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMSA.2016.7547186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering I/O Processing in CloudSim for Performance and Energy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Kassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 591-603, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AADL for Marine Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic positioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Multi-Objective Optimization for Real-time Systems Software Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping (RSP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Virtual Machine Storage in Cloud IaaS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a Fixed Priority Assignment Algorithm to Real-time Embedded Systems with Cache Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of early scheduling analysis with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation invitée à la Journée AADL du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Exploration of Real-time Systems Based on Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Golden Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Cache Related Preemption Delay in Fixed Priority Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis of TDMA-Constrained Tasks: Illustration with Software Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Embedded Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction cache in hard real-time systems: modeling and integration in scheduling analysis tools with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp.104-111, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cache related preemption delay analysis into a priority assignment algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi'14, The 4th Embedded Operating Systems Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel I/O Tracer for Timing and Performance Analysis of Storage Systems in IaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Real-Time and Distributed Computing in Emerging Applications (REACTION )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, An Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the ACM HILT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Shared-Memory Multiprocessor Systems with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Architecture Centric Virtual Integration (ACVI) Workshop. In conjonction with the MODELS international conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task Model for TDMA Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Industrial Embedded Systems. WIP Session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, a Domain Specific Language for the Modeling, the Analysis and the Generation of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International MODELS conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Holistic Schedulability Tests to Industrial Systems: Experience and Lessons Learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Analysis Tools and Methodologies for Embedded and Real-time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Models of Rich Languages with Triple Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Schedulability Tests of Tree-Shaped Transactions for TDMA Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, an Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International EMSOFT/ESWEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Implementation of Periodic-Delayed Communications and Experimentation in AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Object/Component/Service-oriented Real-time Distributed Computing (ISORC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Software Engineering Tools Interoperability: An Example with AADL Subsets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar : about the usability of the real-time scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis principles and tool for time and space partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbone, Portugal. pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About architecture description languages and scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schloss Dagstuhl Seminar number 12272, Driven semantic analysis of embedded systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of memory architectures with AADL and REAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the proceedings of the 16th IEEE international conference on engineering of complex computer systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States. pp.338-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward engineering and early model validation with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Argentine Smalltalk Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires., Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building embedded real-time applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAda conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL real -time design-pattern automatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerotech congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique de tests de faisabilité à l'aide de patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorants de l'école temps réel 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Design-Patterns and Tools for Modelling and Performance Analysis of Real-Time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL design patterns and tools for modelling and performance analysis of real-time systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Disseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th european congress ERTSS Embedded Real-Time Software and System.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of six ways to extend the scope of Cheddar to AADL v2 with Osate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international workshop on AADL and UML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United Kingdom. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stood and Cheddar: AADL as a Pivot Language for Analysing Performances of Real Time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Real Time Scheduling Analysis of Ada Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented in the 13th International Conference on Reliable Software Technologies, Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Italy. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we increase the usability of real time scheduling theory ? The Cheddar project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited paper in the 13th International Conference on Reliable Software technologies, Ada-Europe, LNCS/Lecture notes on computer science, Springer-Verlag editor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards User-Level extensibility of an Ada library : an experiment with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Reliable Software Technologies Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Switzerland. pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Scheduling and its use with Ada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented to the annual international conference of the ACM SIGAda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, United States. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an AADL performance analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tchamnda Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Germany. pp.SP-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a controlled flow-shop system with a timed petri net model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2006, Third International Conference on Informatics in Control, Automation and Robotics, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, setubal, Portugal. pp.494-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of an Assembly System: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Modeling and Simulation Symposium October 4-6, 2006. Barcelone. pp. 189-194. Octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelone, Spain. pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Reusable software components to prototype and evaluate mixed-criticality scheduling policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Embedded and Real-Time Computing Systems and Applications, RTCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV-OPERATE: system engineering of an underwater ROV for early verification and automatic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vukšić Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kovacevic Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đukić Predrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogulj Roko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference BEING SEA-EU, University of Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Malta, Malta. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design space exploration approach to jointly optimize security and schedulability in TSP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the autonomy of an underwater ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Vukšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Džaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Đukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Šitić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-in-progress: Ontology-driven Generation of AADL architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Soc2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 13, Number 1, January 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 13 (1), 2016, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 4th Workshop on Embed With Linux (EWiLi 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM. ACM, 11 (4), 2014, ISSN: 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 3rd Workshop on Embed With Linux (EWiLi 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.79, 2014, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 9, Number 2, June 2012 Special Issue the 2nd Workshop on Embed With Linux (EWiLi 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.47, 2012, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Parallel, Embedded, and Real-Time applications with Ada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge university press UK, 365 p., 2011, 13:9780521197168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection : International Workshops of PAAMS 2018, Toledo, Spain, June 20–22, 2018, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 887 (Chapter 42), Springer International Publishing Ag, 552 p. - XXIII, 2018, Communications in Computer and Information Science, 978-3-319-94778-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar tutorial: an example of real-time scheduling analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC and Mixed-criticality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frank Singhoff </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Benchmark Configuration Method for Quantifying Multi-Core Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ACM SigAda. Proceedings of the WIP track of the AEiC 2024 conference, 44 (1), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706601.3706615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POSIX/RTEMS monitoring tool and a benchmark to detect real-time scheduling anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ACM SigAda. Proceedings of the WIP track of the AEiC 2023 conference, 43 (2), pp.62 - 68. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672359.3672367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of schedulability assumptions to leverage multiprocessor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, pp.102761. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-agent d’auto-organisation pour le butinage au sein d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.423 - 450. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A network-on-chip communication model to combine task and message schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.101931. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2020.101931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility interval and sustainable scheduling simulation with CRPD on uniprocessor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102007. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.2:1--2:37. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Scheduling Properties Based on Execution Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time System Monitoring driven by Scheduling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.282--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antónia Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTFM: a Flexible Model for Schedulability Analysis of Real-Time Applications on NoC-based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.53--59. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3177803.3177812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Exploration Approach for Ravenscar Real-time Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp 424-483. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-018-9299-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of tasks constrained by TDMA: Application to software radio protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.58-75. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES : Merge ON-The-Run External Sorting algorithm for large data volumes on SSD based storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (10), pp.1689 - 1702. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2706678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating I/Os in Cloudsim for Performance and Energy Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), pp.27-36 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041710.3041715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware real-time scheduling simulator: implementation and return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on the 5th Embedded Operating Systems Workshop (EWiLi 2015), 13 (1), pp.22-28 </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2907972.2907975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis from Architectural Models of Embedded Multi-Processor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Design Pattern : from the modeling of RTOS synchronization tools to schedulability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Real-Time schedulability analysis on a software radio protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdellès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), p. 61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ada design pattern recognition tool for AADL performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Mechanisms and Scheduling analysis tool for multicore time-and space-partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the usability of real-time scheduling theory with the Cheddar project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real Time Systems. Volume 3. Number 43. Springer Verlag. ISSN:0922-6443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validate, Simulate and Implement ARINC653 Systems using the AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1653616.1647435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus d'ingénierie de Cheddar pour la simulation de systèmes temps réel à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Analysis of Hierarchical Schedulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring of an Ada 95 Library with a Meta CASE Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Model and Quantify Interference in Multicore Space Flight Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Miné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPITAL Workshop 2025: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we design a model to identify scheduling anomalies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Real-Time Scheduling Open Problems Seminar (RTSOPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">q-AMC: Integrating Quality Management in Mixed Criticality Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimisation of a Submarine ROV with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Antunovicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrAICC: A Predictible Inter-Core Communication Model for AMP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeroy Malac-Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Data Handling &amp; Data Processing Conference, EDHPC 2025, ESA/IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executable AADL Models for Early System Qualification Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Modeling and Schedulability analysis of Multiprocessor Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Could Tensorflow applications benefit from a mixed-criticality approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 44th IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of scheduling anomalies in real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATO N-DPU on-board software: an ideal candidate for multicore scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Plasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact of Multicore Execution Platform for TSP Systems Under Schedulability, Security and Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECSOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.83--96, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for TSP systems on multicore platforms under schedulability, security and safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Optimisation des Systèmes Intégrés (OSI) - GDR SOC2 &amp; RO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory hierarchy in scheduling simulation: problems, implementation & return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CAPITAL 2022: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-In-Progress: Models and tools to detect Real-Time Scheduling Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Djika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Edouard Kouamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief presentation at the 42nd IEEE Real-Time Systems Symposium (RTSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS 2021: Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.4:1-4:11, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing analysis of TASTE models for reconfigurable software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Systems and Software Engineering (MBSE 2021) ESA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Real-Time, Safety and Security Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interruptible Task Allocation Model : Application to a Honey Bee Colony Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2020: 18th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, L'aquila, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'Interruption pour la Répartition des Tâches : Application à une simulation de colonie d'abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When security affects schedulability of TSP systems: trade-offs observed by design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international conference on emerging technologies and factory automaton, ETFA 2020, IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day Tutorial présented at the CPS-WEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined security and schedulability analysis for MILS real-time critical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Security and Dependability of Critical Embedded Real-Time Systems (CERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTM: A New Communication Model to Network-On-Chip Schedulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Reliable Software Technologies – Ada-Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Varsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et auto-organisation : Vers un modèle multi-agent complet d’une colonie d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis of AADL architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full day tutorial présented at the 23rd International Conference on Reliable Software Technologies - Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de conception pour l’analyse d’ordonnancement temps réel multiprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel présenté à l’école d'été temps réel (ETR'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Validation of a Mixed-Criticality NoC Router Using the IF Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th International Workshop on Network on Chip Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139540.3139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAS: An Efficient NoC Router for Mixed-Criticality Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 35th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2017.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynx: A Learning Linux Prefetching Mechanism For SSD Performance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE Non-Volatile Memory Systems and Applications Symposium (NVMSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMSA.2016.7547186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering I/O Processing in CloudSim for Performance and Energy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Kassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 591-603, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of AADL for Marine Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic positioning conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Multi-Objective Optimization for Real-time Systems Software Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping (RSP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Virtual Machine Storage in Cloud IaaS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a Fixed Priority Assignment Algorithm to Real-time Embedded Systems with Cache Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of early scheduling analysis with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation invitée à la Journée AADL du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Exploration of Real-time Systems Based on Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Golden Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Cache Related Preemption Delay in Fixed Priority Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cache related preemption delay analysis into a priority assignment algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi'14, The 4th Embedded Operating Systems Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel I/O Tracer for Timing and Performance Analysis of Storage Systems in IaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Real-Time and Distributed Computing in Emerging Applications (REACTION )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, An Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the ACM HILT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task Model for TDMA Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Industrial Embedded Systems. WIP Session.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Models Refinement for Fine Grain Timing Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Shared-Memory Multiprocessor Systems with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Architecture Centric Virtual Integration (ACVI) Workshop. In conjonction with the MODELS international conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Analysis of TDMA-Constrained Tasks: Illustration with Software Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Embedded Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction cache in hard real-time systems: modeling and integration in scheduling analysis tools with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp.104-111, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, a Domain Specific Language for the Modeling, the Analysis and the Generation of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International MODELS conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Holistic Schedulability Tests to Industrial Systems: Experience and Lessons Learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Analysis Tools and Methodologies for Embedded and Real-time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of Models of Rich Languages with Triple Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Schedulability Tests of Tree-Shaped Transactions for TDMA Radio Protocols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdelles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Implementation of Periodic-Delayed Communications and Experimentation in AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Borde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Object/Component/Service-oriented Real-time Distributed Computing (ISORC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADLv2, an Architecture Description Language for the Analysis and Generation of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half day tutorial presented in the International EMSOFT/ESWEEK conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Software Engineering Tools Interoperability: An Example with AADL Subsets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar : about the usability of the real-time scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis principles and tool for time and space partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbone, Portugal. pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About architecture description languages and scheduling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schloss Dagstuhl Seminar number 12272, Driven semantic analysis of embedded systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward engineering and early model validation with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Argentine Smalltalk Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires., Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of memory architectures with AADL and REAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the proceedings of the 16th IEEE international conference on engineering of complex computer systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States. pp.338-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building embedded real-time applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAda conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL real -time design-pattern automatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerotech congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection automatique de tests de faisabilité à l'aide de patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorants de l'école temps réel 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL design patterns and tools for modelling and performance analysis of real-time systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Disseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th european congress ERTSS Embedded Real-Time Software and System.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADL Design-Patterns and Tools for Modelling and Performance Analysis of Real-Time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of six ways to extend the scope of Cheddar to AADL v2 with Osate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international workshop on AADL and UML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United Kingdom. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stood and Cheddar: AADL as a Pivot Language for Analysing Performances of Real Time Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Real Time Scheduling Analysis of Ada Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented in the 13th International Conference on Reliable Software Technologies, Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Italy. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we increase the usability of real time scheduling theory ? The Cheddar project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited paper in the 13th International Conference on Reliable Software technologies, Ada-Europe, LNCS/Lecture notes on computer science, Springer-Verlag editor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards User-Level extensibility of an Ada library : an experiment with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Reliable Software Technologies Ada-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Switzerland. pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Scheduling and its use with Ada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial presented to the annual international conference of the ACM SIGAda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, United States. pp.x-y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a controlled flow-shop system with a timed petri net model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2006, Third International Conference on Informatics in Control, Automation and Robotics, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, setubal, Portugal. pp.494-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of an Assembly System: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Modeling and Simulation Symposium October 4-6, 2006. Barcelone. pp. 189-194. Octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelone, Spain. pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing an AADL performance analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tchamnda Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Germany. pp.SP-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Reusable software components to prototype and evaluate mixed-criticality scheduling policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Embedded and Real-Time Computing Systems and Applications, RTCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV-OPERATE: system engineering of an underwater ROV for early verification and automatic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vukšić Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kovacevic Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đukić Predrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogulj Roko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference BEING SEA-EU, University of Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Malta, Malta. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the autonomy of an underwater ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Vukšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Džaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Đukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Šitić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design space exploration approach to jointly optimize security and schedulability in TSP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-in-progress: Ontology-driven Generation of AADL architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perig Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Soc2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 13, Number 1, January 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 13 (1), 2016, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 4th Workshop on Embed With Linux (EWiLi 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM. ACM, 11 (4), 2014, ISSN: 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 3rd Workshop on Embed With Linux (EWiLi 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.79, 2014, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 9, Number 2, June 2012 Special Issue the 2nd Workshop on Embed With Linux (EWiLi 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.47, 2012, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Parallel, Embedded, and Real-Time applications with Ada.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge university press UK, 365 p., 2011, 13:9780521197168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Complete Agent-Based Model of a Honeybee Colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lozac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Practical Applications of Agents, Multi-Agent Systems, and Complexity: The PAAMS Collection : International Workshops of PAAMS 2018, Toledo, Spain, June 20–22, 2018, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 887 (Chapter 42), Springer International Publishing Ag, 552 p. - XXIII, 2018, Communications in Computer and Information Science, 978-3-319-94778-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94779-2_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Real-time scheduling analysis of SDF graphs: an example with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheddar tutorial: an example of real-time scheduling analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoC and Mixed-criticality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Lallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04628767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Gouel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706601.3706615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Djika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Edouard Kouamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672359.3672367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03840494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Layec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03164501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03152032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01867949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264818" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177803.3177812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01717138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9299-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01685444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2706678" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041710.3041715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2907972.2907975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01120561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shuai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craveiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rufino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Min&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Edouard Kouamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Boudec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Antunovicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonko Kovacevic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Malac-Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mines" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03549058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brusq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03777799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarchand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03889874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03361920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03329757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02433963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dissaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02859871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouzid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac'H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94779-2_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2017.42" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139540.3139543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMSA.2016.7547186" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kassis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716935v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Kerkeni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01416904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Zalila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01196952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdelles Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.24" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166868v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fotsing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaudel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01115723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cadoret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Rahmoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121241v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccormick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Disseaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04641877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodin Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk&#353;i&#263; Marko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovacevic Tonko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;uki&#263; Predrag" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogulj Roko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03778490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vuk&#353;i&#263;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#382;aja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag &#272;uki&#263;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven &#352;iti&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302238v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00977927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Mccormick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786982v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04628767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Gouel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706601.3706615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Djika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Edouard Kouamou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672359.3672367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03840494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Layec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03164501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03152032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01867949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264818" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01868845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177803.3177812" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01717138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9299-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01685444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2706678" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041710.3041715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2907972.2907975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01120561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shuai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craveiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rufino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Min&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Edouard Kouamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Boudec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Antunovicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonko Kovacevic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Malac-Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mines" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04251522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03549058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brusq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03777799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarchand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03889874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03361920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03329757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02433963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dissaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02859871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouzid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac'H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94779-2_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139540.3139543" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2017.42" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMSA.2016.7547186" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kassis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716935v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Kerkeni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01416904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Zalila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01196952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166868v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01115723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cadoret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Rahmoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdelles Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fotsing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gaudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067654v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00664435v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccormick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Disseaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498627v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00498658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cojan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05145124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04641877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodin Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk&#353;i&#263; Marko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovacevic Tonko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;uki&#263; Predrag" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogulj Roko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03778490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vuk&#353;i&#263;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#382;aja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag &#272;uki&#263;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven &#352;iti&#263;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302238v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00977927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00800816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Mccormick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786982v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>