--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -66,1580 +66,1550 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning short-ranged many-body interactions in colloidal systems using descriptors based on Voronoi cells</w:t>
+                <w:t xml:space="preserve">Solid-angle based nearest-neighbor algorithm adapted for systems with low coordination number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinske M Alkemade</w:t>
+                <w:t xml:space="preserve">A. Ulugöl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rastko Sknepnek</w:t>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+                <w:t xml:space="preserve">L. Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 162 (23), pp.234903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0267835⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 164 (11), pp.114102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0311865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119111v1</w:t>
+                <w:t xml:space="preserve">hal-05554629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing line of polydisperse hard spheres via direct-coexistence simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining fluid–crystal phase boundaries for a binary hard-sphere mixture using direct-coexistence simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Castagnède</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alessandro Salo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (13), pp.134121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0281621⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 164 (12), pp.124104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0321591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380366v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning short-ranged many-body interactions in colloidal systems using descriptors based on Voronoi cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boulogne</w:t>
+                <w:t xml:space="preserve">Rinske M Alkemade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Restagno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rastko Sknepnek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 162 (23), pp.234903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0267835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380354v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Plati</w:t>
+                <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maire</w:t>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boulogne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04859858v1</w:t>
+                <w:t xml:space="preserve">hal-05380354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the cage state of glassy systems and its sensitivity to frozen boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (13), pp.134505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0292330⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294268v1</w:t>
+                <w:t xml:space="preserve">hal-04859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing dimensionality reduction methods for local structural identification in colloidal systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freezing line of polydisperse hard spheres via direct-coexistence simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L D Hoitink</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Castagnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 164 (6), pp.064107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0302107⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 163 (13), pp.134121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0281621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504774v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects Enhance Stability in 12-fold Symmetric Soft-Matter Quasicrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterizing the cage state of glassy systems and its sensitivity to frozen boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske M Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.108201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (13), pp.134505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0292330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380324v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium coexistence between a fluid and a hotter or colder crystal of granular hard disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 162 (12), pp.124901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0250643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast event-driven simulations for soft spheres: from dynamics to Laves phase nucleation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Defects Enhance Stability in 12-fold Symmetric Soft-Matter Quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alptuğ Ulugöl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hardeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0209178⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.108201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.108201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779880v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal hard spheres: Triumphs, challenges, and mysteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing dimensionality reduction methods for local structural identification in colloidal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ulugöl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J I Bückmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Patrick Royall</w:t>
+                <w:t xml:space="preserve">R. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Charbonneau</w:t>
+                <w:t xml:space="preserve">L D Hoitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+                <w:t xml:space="preserve">A. van Blaaderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.045003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164 (6), pp.064107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0302107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779927v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">Colloidal hard spheres: Triumphs, challenges, and mysteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Patrick Royall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fayen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Restagno</w:t>
+                <w:t xml:space="preserve">Patrick Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (4), pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445764v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and accurate method to determine fluid–crystal phase boundaries from direct coexistence simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast event-driven simulations for soft spheres: from dynamics to Laves phase nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Castagnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 160 (22), </w:t>
+              <w:t xml:space="preserve">, 2024, 161 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0213535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0209178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779862v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (4), pp.048202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1667,4015 +1637,4399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘Pseudo hard-sphere viscosities from equilibrium molecular dynamics’</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ad1f8b⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779796v1</w:t>
+                <w:t xml:space="preserve">hal-04445764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between an absorbing phase transition and synchronization in a driven granular system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Stockinger</w:t>
+                <w:t xml:space="preserve">A simple and accurate method to determine fluid–crystal phase boundaries from direct coexistence simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trizac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovanni del Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.238202⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0213535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779850v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of crystal nuclei of hard spheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment on ‘Pseudo hard-sphere viscosities from equilibrium molecular dynamics’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0226862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (22), pp.228001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ad1f8b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774018v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between an absorbing phase transition and synchronization in a driven granular system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
+                <w:t xml:space="preserve">E. Trizac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (23), pp.238202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.238202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515350v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of a precursor for crystal nucleation of hard and charged colloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of crystal nuclei of hard spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Montero de Hijes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (13), pp.134902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0161356⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 161 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0226862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309399v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of glassy dynamics by pinpointing the local cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinske Alkemade</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0144822⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309304v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of dodecagonal and octagonal quasicrystals in hard spheres on a plane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In search of a precursor for crystal nucleation of hard and charged colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (13), pp.134902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0161356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM00179B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04047663v1</w:t>
+                <w:t xml:space="preserve">hal-04309399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the prediction of glassy dynamics by pinpointing the local cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (13), pp.134512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0144822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648507v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between plastic rearrangements and local structure in a cyclically driven glass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of dodecagonal and octagonal quasicrystals in hard spheres on a plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0077851⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00179B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870051v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing machine learning techniques for predicting glassy dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0088581⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870000v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging Local Structure to Predict the Dynamic Propensity in Supercooled Liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correlation between plastic rearrangements and local structure in a cyclically driven glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.088007⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (7), pp.074503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0077851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332053v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of Orientational Defects in Confined Smectic Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Monderkamp</w:t>
+                <w:t xml:space="preserve">Comparing machine learning techniques for predicting glassy dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske Alkemade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Wittmann</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.198001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (20), pp.204503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449209v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defects in crystals of charged colloids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Averaging Local Structure to Predict the Dynamic Propensity in Supercooled Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0047034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.088007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332062v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse patchy particle glass former</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topology of Orientational Defects in Confined Smectic Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monderkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis B. g. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk G. a. l. Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (17), pp.174501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0036963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.198001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332056v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High antisite defect concentrations in hard-sphere colloidal Laves phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Point defects in crystals of charged colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berend van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00335B⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (16), pp.164905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0047034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033344v1</w:t>
+                <w:t xml:space="preserve">hal-03332062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
+                <w:t xml:space="preserve">Monodisperse patchy particle glass former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 154 (17), pp.174501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0036963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083431v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative resistance for colloids driven over two barriers in a microchannel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Urs Zimmermann</w:t>
+                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut Löwen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM01700K⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033352v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of many-body interactions between elastic spheres through symmetry functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High antisite defect concentrations in hard-sphere colloidal Laves phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berend van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015606⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (17), pp.4155-4161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00335B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033374v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Negative resistance for colloids driven over two barriers in a microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kreuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leiderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM01700K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004584v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling of many-body interactions between elastic spheres through symmetry functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bezem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeep Punnathanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004574v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saheli Mitra</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03033366v1</w:t>
+                <w:t xml:space="preserve">hal-03004584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of two-dimensional colloids with Yukawa repulsion and dipolar attraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5082785⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391121v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure, surface tension, and curvature in active systems: A touch of equilibrium</w:t>
+                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Wittmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5086390⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391182v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slowing down supercooled liquids by manipulating their local structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pressure, surface tension, and curvature in active systems: A touch of equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01746A⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (17), pp.174908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5086390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390922v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static structure of active Brownian hard disks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase diagram of two-dimensional colloids with Yukawa repulsion and dipolar attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kryuchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei V. Ivlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N de Macedo Biniossek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Smallenburg</w:t>
+                <w:t xml:space="preserve">Stanislav Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa3bf⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (10), pp.104903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5082785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414905v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystals of hard rectangles on flat and cylindrical manifolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Slowing down supercooled liquids by manipulating their local structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus H Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP07026H⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.9886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01746A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414892v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing a Vacancy Analog of the Crowdion Interstitial in Simple Cubic Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Filion</w:t>
+                <w:t xml:space="preserve">Static structure of active Brownian hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N de Macedo Biniossek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Löwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Voigtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.258001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.074001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa3bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391107v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-network-based order parameters for classification of binary hard-sphere crystal structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Liquid crystals of hard rectangles on flat and cylindrical manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph E Sitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Wittkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1483537⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.5285-5294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP07026H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414925v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patchy particle model for vitrimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing a Vacancy Analog of the Crowdion Interstitial in Simple Cubic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+                <w:t xml:space="preserve">L. Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111 (18), pp.188002-1-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 121 (25), pp.258001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.258001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078536v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Diagram of a Reentrant Gel of Patchy Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural-network-based order parameters for classification of binary hard-sphere crystal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Michel Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4849115⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (21-22), pp.3066-3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1483537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923977v1</w:t>
+                <w:t xml:space="preserve">hal-04414925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelling by Heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Phase Diagram of a Reentrant Gel of Patchy Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02451⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (24), pp.244910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4849115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858675v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patchy particle model for vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (18), pp.188002-1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelling by Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crystal Nucleation in binary hard-sphere mixtures: The effect of order parameter on the cluster composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (07-10), pp.1213-1227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2011.554333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692121v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local composition fluctuations act as precursors for crystal nucleation in polydisperse hard spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Castagnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting self-assembly in colloidal systems: the case of hard-sphere quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Student Colloid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting fluid-crystal phase boundaries in simulations: a direct approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring bio-inspired systems: a synergy between multiscale experimental and computational approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5685,174 +6039,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étonnante physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Martrenchard. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5999,51 +6353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske M Alkemade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267835" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castagn&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulug&#246;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I B&#252;ckmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Hoitink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Blaaderen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alptu&#287; Ulug&#246;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hardeman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.108201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.045003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni del Monte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Jager" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213535" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad1f8b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Montero de Hijes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226862" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske Alkemade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144822" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088581" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332053v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.088007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monderkamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wittmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B.&#8201;g. Cortes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G.&#8201;a.&#8201;l. Aarts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.198001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend van Der Meer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00335B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Zimmermann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kreuter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Erbe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leiderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01700K" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bezem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Punnathanam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015606" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kryuchkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Yurchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082785" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brader" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086390" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Macedo Biniossek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#246;wen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Voigtmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smallenburg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa3bf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Sitta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittkowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07026H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Der Meer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Damme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.258001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ram" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483537" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandalo Roldan-Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02451" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692121v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.554333" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulug&#246;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske Alkemade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Salo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0321591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske M Alkemade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castagn&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alptu&#287; Ulug&#246;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hardeman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.108201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I B&#252;ckmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Hoitink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Blaaderen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.045003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni del Monte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Jager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad1f8b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Montero de Hijes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144822" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.088007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monderkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wittmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B.&#8201;g. Cortes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G.&#8201;a.&#8201;l. Aarts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.198001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend van Der Meer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00335B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Zimmermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kreuter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Erbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leiderer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01700K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bezem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Punnathanam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015606" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086390" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kryuchkov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Yurchenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Macedo Biniossek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#246;wen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Voigtmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smallenburg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa3bf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Sitta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07026H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Der Meer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Damme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.258001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483537" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandalo Roldan-Vargas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02451" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692121v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.554333" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>