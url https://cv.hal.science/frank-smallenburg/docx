--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -450,283 +450,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Plati</w:t>
+                <w:t xml:space="preserve">Andrea Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">Raphaël Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boulogne</w:t>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Restagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Smallenburg</w:t>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380354v1</w:t>
+                <w:t xml:space="preserve">hal-04859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Plati</w:t>
+                <w:t xml:space="preserve">A. Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maire</w:t>
+                <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859858v1</w:t>
+                <w:t xml:space="preserve">hal-05380354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing line of polydisperse hard spheres via direct-coexistence simulations</w:t>
               </w:r>
@@ -810,988 +810,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the cage state of glassy systems and its sensitivity to frozen boundaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+                <w:t xml:space="preserve">Non-equilibrium coexistence between a fluid and a hotter or colder crystal of granular hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (13), pp.134505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0292330⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 162 (12), pp.124901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0250643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294268v1</w:t>
+                <w:t xml:space="preserve">hal-05380337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium coexistence between a fluid and a hotter or colder crystal of granular hard disks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Foffi</w:t>
+                <w:t xml:space="preserve">Characterizing the cage state of glassy systems and its sensitivity to frozen boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske M Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 162 (12), pp.124901. </w:t>
+              <w:t xml:space="preserve">, 2025, 163 (13), pp.134505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0250643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0292330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380337v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects Enhance Stability in 12-fold Symmetric Soft-Matter Quasicrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing dimensionality reduction methods for local structural identification in colloidal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ulugöl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alptuğ Ulugöl</w:t>
+                <w:t xml:space="preserve">J I Bückmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hardeman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D Hoitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Blaaderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.108201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164 (6), pp.064107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0302107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380324v1</w:t>
+                <w:t xml:space="preserve">hal-05504774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing dimensionality reduction methods for local structural identification in colloidal systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defects Enhance Stability in 12-fold Symmetric Soft-Matter Quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L D Hoitink</w:t>
+                <w:t xml:space="preserve">Alptuğ Ulugöl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Blaaderen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Hardeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164 (6), pp.064107. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.108201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0302107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.108201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504774v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal hard spheres: Triumphs, challenges, and mysteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Russo</w:t>
+                <w:t xml:space="preserve">Fast event-driven simulations for soft spheres: from dynamics to Laves phase nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Castagnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.045003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0209178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779927v1</w:t>
+                <w:t xml:space="preserve">hal-04779880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast event-driven simulations for soft spheres: from dynamics to Laves phase nucleation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+                <w:t xml:space="preserve">Colloidal hard spheres: Triumphs, challenges, and mysteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Patrick Royall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (2), </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (4), pp.045003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0209178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779880v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fayen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.048202⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779783v1</w:t>
+                <w:t xml:space="preserve">hal-04445764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fayen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (4), pp.048202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.048202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445764v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and accurate method to determine fluid–crystal phase boundaries from direct coexistence simulations</w:t>
               </w:r>
@@ -1888,239 +1888,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ‘Pseudo hard-sphere viscosities from equilibrium molecular dynamics’</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between an absorbing phase transition and synchronization in a driven granular system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trizac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ad1f8b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (23), pp.238202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.238202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779796v1</w:t>
+                <w:t xml:space="preserve">hal-04779850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between an absorbing phase transition and synchronization in a driven granular system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on ‘Pseudo hard-sphere viscosities from equilibrium molecular dynamics’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (23), pp.238202. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (22), pp.228001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.238202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ad1f8b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779850v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics of crystal nuclei of hard spheres</w:t>
               </w:r>
@@ -2578,90 +2578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of dodecagonal and octagonal quasicrystals in hard spheres on a plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (7), pp.074503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (17), pp.174501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,77 +3574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berend van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4215,51 +4215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saheli Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4434,261 +4434,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure, surface tension, and curvature in active systems: A touch of equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Wittmann</w:t>
+                <w:t xml:space="preserve">Phase diagram of two-dimensional colloids with Yukawa repulsion and dipolar attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kryuchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Brader</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei V. Ivlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (17), pp.174908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5086390⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 150 (10), pp.104903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5082785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391182v1</w:t>
+                <w:t xml:space="preserve">hal-02391121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of two-dimensional colloids with Yukawa repulsion and dipolar attraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikita Kryuchkov</w:t>
+                <w:t xml:space="preserve">Pressure, surface tension, and curvature in active systems: A touch of equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Yurchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Löwen</w:t>
+                <w:t xml:space="preserve">Joseph Brader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (10), pp.104903. </w:t>
+              <w:t xml:space="preserve">, 2019, 150 (17), pp.174908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5082785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5086390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391121v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowing down supercooled liquids by manipulating their local structure</w:t>
               </w:r>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus H Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5266,295 +5266,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Diagram of a Reentrant Gel of Patchy Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patchy particle model for vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (18), pp.188002-1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923977v1</w:t>
+                <w:t xml:space="preserve">hal-01078536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patchy particle model for vitrimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Diagram of a Reentrant Gel of Patchy Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (24), pp.244910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4849115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078536v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelling by Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (07-10), pp.1213-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6353,51 +6353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulug&#246;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske Alkemade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Salo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0321591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske M Alkemade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castagn&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alptu&#287; Ulug&#246;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hardeman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.108201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I B&#252;ckmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Hoitink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Blaaderen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.045003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni del Monte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Jager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad1f8b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Montero de Hijes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144822" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.088007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monderkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wittmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B.&#8201;g. Cortes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G.&#8201;a.&#8201;l. Aarts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.198001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend van Der Meer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00335B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Zimmermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kreuter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Erbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leiderer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01700K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bezem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Punnathanam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015606" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086390" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kryuchkov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Yurchenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Macedo Biniossek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#246;wen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Voigtmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smallenburg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa3bf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Sitta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07026H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Der Meer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Damme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.258001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483537" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandalo Roldan-Vargas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02451" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692121v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.554333" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulug&#246;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske Alkemade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Salo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0321591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske M Alkemade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castagn&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292330" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I B&#252;ckmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Hoitink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Blaaderen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alptu&#287; Ulug&#246;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hardeman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.108201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209178" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.045003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni del Monte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Jager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad1f8b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Montero de Hijes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144822" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.088007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monderkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wittmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B.&#8201;g. Cortes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G.&#8201;a.&#8201;l. Aarts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.198001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend van Der Meer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00335B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Zimmermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kreuter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Erbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leiderer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01700K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bezem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Punnathanam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015606" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kryuchkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Yurchenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082785" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086390" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Macedo Biniossek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#246;wen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Voigtmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smallenburg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa3bf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Sitta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07026H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Der Meer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Damme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.258001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483537" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandalo Roldan-Vargas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849115" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02451" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692121v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.554333" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>