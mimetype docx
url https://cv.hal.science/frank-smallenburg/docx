--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,1637 +321,1637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning short-ranged many-body interactions in colloidal systems using descriptors based on Voronoi cells</w:t>
+                <w:t xml:space="preserve">Freezing line of polydisperse hard spheres via direct-coexistence simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinske M Alkemade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rastko Sknepnek</w:t>
+                <w:t xml:space="preserve">Antoine Castagnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 162 (23), pp.234903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0267835⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 163 (13), pp.134121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0281621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119111v1</w:t>
+                <w:t xml:space="preserve">hal-05380366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Plati</w:t>
+                <w:t xml:space="preserve">Raphaël Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maire</w:t>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Plati</w:t>
+                <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing line of polydisperse hard spheres via direct-coexistence simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning short-ranged many-body interactions in colloidal systems using descriptors based on Voronoi cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske M Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Castagnède</w:t>
+                <w:t xml:space="preserve">Rastko Sknepnek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (13), pp.134121. </w:t>
+              <w:t xml:space="preserve">, 2025, 162 (23), pp.234903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0281621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0267835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380366v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium coexistence between a fluid and a hotter or colder crystal of granular hard disks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Smallenburg</w:t>
+                <w:t xml:space="preserve">Comparing dimensionality reduction methods for local structural identification in colloidal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ulugöl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Foffi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J I Bückmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D Hoitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Blaaderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 162 (12), pp.124901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0250643⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 164 (6), pp.064107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0302107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380337v1</w:t>
+                <w:t xml:space="preserve">hal-05504774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the cage state of glassy systems and its sensitivity to frozen boundaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+                <w:t xml:space="preserve">Non-equilibrium coexistence between a fluid and a hotter or colder crystal of granular hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (13), pp.134505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0292330⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 162 (12), pp.124901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0250643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294268v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing dimensionality reduction methods for local structural identification in colloidal systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defects Enhance Stability in 12-fold Symmetric Soft-Matter Quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alptuğ Ulugöl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hardeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0302107⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.108201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.108201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504774v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects Enhance Stability in 12-fold Symmetric Soft-Matter Quasicrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Hardeman</w:t>
+                <w:t xml:space="preserve">Characterizing the cage state of glassy systems and its sensitivity to frozen boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske M Alkemade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (10), pp.108201. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (13), pp.134505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.108201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0292330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380324v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast event-driven simulations for soft spheres: from dynamics to Laves phase nucleation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+                <w:t xml:space="preserve">Colloidal hard spheres: Triumphs, challenges, and mysteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Patrick Royall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0209178⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (4), pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779880v1</w:t>
+                <w:t xml:space="preserve">hal-04779927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal hard spheres: Triumphs, challenges, and mysteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Russo</w:t>
+                <w:t xml:space="preserve">Fast event-driven simulations for soft spheres: from dynamics to Laves phase nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Castagnède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (4), pp.045003. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.045003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0209178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779927v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">A simple and accurate method to determine fluid–crystal phase boundaries from direct coexistence simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fayen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovanni del Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0213535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445764v2</w:t>
+                <w:t xml:space="preserve">hal-04779862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (4), pp.048202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.048202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and accurate method to determine fluid–crystal phase boundaries from direct coexistence simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni del Monte</w:t>
+                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein de Jager</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 160 (22), </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0213535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779862v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between an absorbing phase transition and synchronization in a driven granular system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,51 +2106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics of crystal nuclei of hard spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2370,51 +2370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of a precursor for crystal nucleation of hard and charged colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2578,90 +2578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of dodecagonal and octagonal quasicrystals in hard spheres on a plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,1694 +2702,1655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+                <w:t xml:space="preserve">Comparing machine learning techniques for predicting glassy dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske Alkemade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Modin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (20), pp.204503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648507v1</w:t>
+                <w:t xml:space="preserve">hal-03870000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between plastic rearrangements and local structure in a cyclically driven glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saheli Mitra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (7), pp.074503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0077851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing machine learning techniques for predicting glassy dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rinske Alkemade</w:t>
+                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Boattini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (20), pp.204503. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0088581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870000v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging Local Structure to Predict the Dynamic Propensity in Supercooled Liquids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient event-driven simulations of hard spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (8), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (3), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.088007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00180-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332053v1</w:t>
+                <w:t xml:space="preserve">hal-03870032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology of Orientational Defects in Confined Smectic Liquid Crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dirk G. a. l. Aarts</w:t>
+                <w:t xml:space="preserve">Averaging Local Structure to Predict the Dynamic Propensity in Supercooled Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 127 (19), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.198001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 127 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.088007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449209v1</w:t>
+                <w:t xml:space="preserve">hal-03332053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defects in crystals of charged colloids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berend van Der Meer</w:t>
+                <w:t xml:space="preserve">Monodisperse patchy particle glass former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 154 (16), pp.164905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0047034⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 154 (17), pp.174501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0036963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332062v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse patchy particle glass former</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+                <w:t xml:space="preserve">Point defects in crystals of charged colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinske Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berend van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 154 (17), pp.174501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0036963⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 154 (16), pp.164905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0047034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332056v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+                <w:t xml:space="preserve">Topology of Orientational Defects in Confined Smectic Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monderkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis B. g. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk G. a. l. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.198001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083431v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High antisite defect concentrations in hard-sphere colloidal Laves phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berend van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (17), pp.4155-4161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0SM00335B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative resistance for colloids driven over two barriers in a microchannel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM01700K⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033352v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of many-body interactions between elastic spheres through symmetry functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Negative resistance for colloids driven over two barriers in a microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kreuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leiderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015606⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM01700K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033374v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+                <w:t xml:space="preserve">Modeling of many-body interactions between elastic spheres through symmetry functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bezem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeep Punnathanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 153 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004584v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004574v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Boattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saheli Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4434,1299 +4395,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of two-dimensional colloids with Yukawa repulsion and dipolar attraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikita Kryuchkov</w:t>
+                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5082785⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391121v1</w:t>
+                <w:t xml:space="preserve">hal-03004574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure, surface tension, and curvature in active systems: A touch of equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150 (17), pp.174908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5086390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slowing down supercooled liquids by manipulating their local structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+                <w:t xml:space="preserve">Phase diagram of two-dimensional colloids with Yukawa repulsion and dipolar attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kryuchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei V. Ivlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01746A⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (10), pp.104903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5082785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390922v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static structure of active Brownian hard disks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Smallenburg</w:t>
+                <w:t xml:space="preserve">Slowing down supercooled liquids by manipulating their local structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus H Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa3bf⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.9886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01746A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414905v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid crystals of hard rectangles on flat and cylindrical manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph E Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Wittkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (7), pp.5285-5294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CP07026H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing a Vacancy Analog of the Crowdion Interstitial in Simple Cubic Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Filion</w:t>
+                <w:t xml:space="preserve">Static structure of active Brownian hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N de Macedo Biniossek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Löwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Voigtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.258001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.074001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa3bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391107v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-network-based order parameters for classification of binary hard-sphere crystal structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+                <w:t xml:space="preserve">Revealing a Vacancy Analog of the Crowdion Interstitial in Simple Cubic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1483537⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (25), pp.258001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.258001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414925v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patchy particle model for vitrimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural-network-based order parameters for classification of binary hard-sphere crystal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (21-22), pp.3066-3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1483537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078536v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Diagram of a Reentrant Gel of Patchy Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patchy particle model for vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (18), pp.188002-1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923977v1</w:t>
+                <w:t xml:space="preserve">hal-01078536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelling by Heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Phase Diagram of a Reentrant Gel of Patchy Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.2451. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (24), pp.244910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep02451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4849115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858675v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gelling by Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandalo Roldan-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crystal Nucleation in binary hard-sphere mixtures: The effect of order parameter on the cluster composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (07-10), pp.1213-1227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.554333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5736,78 +5814,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local composition fluctuations act as precursors for crystal nucleation in polydisperse hard spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Castagnède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5869,167 +5947,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting self-assembly in colloidal systems: the case of hard-sphere quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Student Colloid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting fluid-crystal phase boundaries in simulations: a direct approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring bio-inspired systems: a synergy between multiscale experimental and computational approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6039,174 +6117,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étonnante physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Martrenchard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6353,51 +6431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulug&#246;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske Alkemade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Salo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0321591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske M Alkemade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castagn&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292330" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I B&#252;ckmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Hoitink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Blaaderen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alptu&#287; Ulug&#246;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hardeman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.108201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209178" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.045003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni del Monte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Jager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad1f8b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Montero de Hijes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144822" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.088007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monderkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wittmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B.&#8201;g. Cortes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G.&#8201;a.&#8201;l. Aarts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.198001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend van Der Meer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00335B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Zimmermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kreuter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Erbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leiderer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01700K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bezem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Punnathanam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015606" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kryuchkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Yurchenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082785" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086390" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Macedo Biniossek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#246;wen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Voigtmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smallenburg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa3bf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Sitta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07026H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Der Meer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Damme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.258001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483537" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandalo Roldan-Vargas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849115" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02451" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692121v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.554333" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulug&#246;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0311865" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske Alkemade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Salo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0321591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Castagn&#232;de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinske M Alkemade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I B&#252;ckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Hoitink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Blaaderen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alptu&#287; Ulug&#246;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hardeman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.108201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0292330" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrick Royall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.045003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni del Monte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein de Jager" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad1f8b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Montero de Hijes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144822" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00180-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.088007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend van Der Meer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monderkamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wittmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B.&#8201;g. Cortes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G.&#8201;a.&#8201;l. Aarts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.198001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00335B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Zimmermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kreuter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Erbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leiderer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01700K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bezem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Punnathanam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015606" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brader" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086390" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kryuchkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Yurchenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5082785" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Sitta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wittkowski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07026H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Macedo Biniossek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H L&#246;wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Voigtmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smallenburg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa3bf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Der Meer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Damme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dijkstra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.258001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ram" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1483537" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandalo Roldan-Vargas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849115" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02451" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692121v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.554333" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>