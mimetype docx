--- v0 (2026-03-19)
+++ v1 (2026-05-08)
@@ -200,230 +200,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Security and Data Protection as Tools for the Attainment of a Smart Nation: The Nigerian Example</w:t>
+                <w:t xml:space="preserve">Mathematical Model for CBT Exam Malpractice Detection System (CEMDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Omede</w:t>
+                <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
+                <w:t xml:space="preserve">Omede Gracious C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber Security and Data Protection as Tools for the Attainment of a Smart Nation: The Nigerian Example</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186 (21), pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678812v1</w:t>
+                <w:t xml:space="preserve">hal-04678290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Model for CBT Exam Malpractice Detection System (CEMDS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cyber Security and Data Protection as Tools for the Attainment of a Smart Nation: The Nigerian Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Omede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omede Gracious C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cyber Security and Data Protection as Tools for the Attainment of a Smart Nation: The Nigerian Example</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, IX (V), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51584/ijrias.2024.905017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678290v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Soil Moisture Levels and Automated Plant Watering System Utilizing IOT Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Omede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -581,247 +581,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Based System for Population Growth Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ICT -TOOLS BASED EXAMINATION MONITORING SYSTEM; THE DELTA STATE UNIVERSITY EXAMPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. O. Orukpe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. A Ojugo</w:t>
+                <w:t xml:space="preserve">Getty. E Izakpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Harbin Engineering University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">ICT -TOOLS BASED EXAMINATION MONITORING SYSTEM; THE DELTA STATE UNIVERSITY EXAMPLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.45-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678870v1</w:t>
+                <w:t xml:space="preserve">hal-04678843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICT -TOOLS BASED EXAMINATION MONITORING SYSTEM; THE DELTA STATE UNIVERSITY EXAMPLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knowledge Based System for Population Growth Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. O. Orukpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Imianvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getty. E Izakpa</w:t>
+                <w:t xml:space="preserve">A. A Ojugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT -TOOLS BASED EXAMINATION MONITORING SYSTEM; THE DELTA STATE UNIVERSITY EXAMPLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1), pp.45-69</w:t>
+              <w:t xml:space="preserve">Journal of Harbin Engineering University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678843v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short Survey on Constructing an IoT based Intelligent Road System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G C Omede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -894,51 +894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplex Algorithm support system for Optimization of crop yield monitoring system using Internet of Things (IOT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogini Nicholas Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Research and Innovation in Applied Science (IJRIAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, VI (III), pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards motion activated security camera system with live feed and call routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moving towards motion activated security camera system with live feed and call routing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Students Performance Through Technology: The Role of Laptops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert O. Idiegbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Road Traffic Monitoring and Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip O Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,51 +1222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber Security and Digital Privacy: An Imperative for Information and Communication Technology and Sustainable Development in Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. O. Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Optics Communication in Nigeria and a Wider Internet Penetration: The Nexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1418,51 +1418,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW APPROACH TO AUTOMATION AND MONITORING IN ROAD TRAFFIC SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. O. Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,51 +1513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFORMATION TECHNOLOGY AS A TOOL FOR ATTAINING FOOD SECURITY AND SUSTAINABLE DEVELOPMENT IN NIGERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Ouvolelolo Okorodudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. O. Eloho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EEE5716"/>
+    <w:nsid w:val="380E0A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1929,51 +1929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franklin-ouvolelolo-okorodudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7445-5978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ouvolelolo Okorodudu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51584/ijrias.2024.905017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omede Gracious C." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Omede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51244/IJRSI.2024.1105070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orukpe, Austin Oshoiribhor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okorodudu Franklin Ovuolelolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omede Gracious C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imianvan, Anthony Agboizebeta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i9497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Orukpe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Imianvan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Ojugo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getty. E Izakpa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Omede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Otegbalor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsit.2022.14406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogini Nicholas Nicholas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert O. Idiegbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu M. Okoh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O Okorodudu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence O Atumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Okorodudu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Okorodudu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ossai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Eloho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franklin-ouvolelolo-okorodudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7445-5978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ouvolelolo Okorodudu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omede Gracious C." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51584/ijrias.2024.905017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Omede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51244/IJRSI.2024.1105070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orukpe, Austin Oshoiribhor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okorodudu Franklin Ovuolelolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omede Gracious C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imianvan, Anthony Agboizebeta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i9497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getty. E Izakpa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Orukpe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Imianvan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Ojugo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Omede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Otegbalor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsit.2022.14406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogini Nicholas Nicholas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert O. Idiegbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu M. Okoh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O Okorodudu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence O Atumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Okorodudu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Okorodudu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ossai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Eloho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>