--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -370,216 +370,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recentrer l’Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 239, pp.71, 2014, 978-2-7226-0328-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.3590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il y a 50 ans... la découverte d'Aï Khanoum : 1964-1978, fouilles de la Délégation archéologique française en Afghanistan (DAFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.117, 2014, 978-2-7018-0419-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lecuyot</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01132078v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03878942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarcande, cité mythique au cœur de l'Asie</w:t>
               </w:r>
@@ -917,5880 +917,5892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Ducloux, Cendrillon au pays des Soviets. Être mère, belle-mère et belle-fille à Samarcande, &amp;quot;cité sans hommes&amp;quot;. Paris, Maisonneuve &amp; Larose, 2023, 426 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312 (1), pp.154-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/JA.312.1.3293365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Records From a Disappearing Temple : A Note on the “King and Queen” in the Painted Gallery at Kuh-i Khwaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ars Orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (2), pp.3-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/ars.7028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sassanides en Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.AT.5.132654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oedipus and Jocasta on a 'Bactrian' Silver Bowl in the Hermitage, c. 350-500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 312 (1), pp.154-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/JA.312.1.3293365⟩</w:t>
+              <w:t xml:space="preserve">, 2022, p. 55-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/JA.310.1.3290950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Image of the Zoroastrian God Srōsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Civilizations from Scythia to Siberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.154 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700577-12341389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.443-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Babylon to Sasanian Iran and Sogdiana: rituals of royal humiliation and substitute king</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2020-21), pp.21-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand aux confins de l'Empire sassanide (fin Ve-début VIIe s.) : une version judéo-iranienne de la visite au Paradis terrestre sur un bol bactrien du Tibet, avec une note additionnelle sur la rencontre avec Dandamis d'après un parchemin pehlevi d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.57-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CRA.2021.1.0000002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Golden &amp;lt;i&amp;gt;Poluo&amp;lt;/i&amp;gt; in Sogdiana: an In-depth Analysis of the &amp;lt;i&amp;gt;Suishu&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Tongdian&amp;lt;/i&amp;gt; Passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Jung Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Письменные памятники Востока</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.127 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17816/wmo79679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Égypte à la Perse : un plat sassanide du VIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandrina 5, Etudes Alexandrines 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03746610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander the Great in the Hephthalite Empire: “Bactrian” Vases, the Jewish Alexander Romance, and the Invention of Paradise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia institute / Asia institute (Detroit, Mich.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020-2021 (30), pp.143-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wooden panels from Kafir-kala: a group portrait of the Samarkand nāf (civic body)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Asiatica: Bulletin of the Institute of Eastern Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Acta Asiatica, 119, pp.21-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.295-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Was Zoroastrian Art Invented in Chorasmia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Civilizations from Scythia to Siberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1-2), pp.68-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700577-12341327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homeric Scenes in Bactria and India: Two Silver Plates with Bactrian and Middle Persian Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2014, 28, pp.195-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02435487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How Alexander entered India », by C. Rapin. « With a note on Ortospana (the ancient name of Ghazni?) », by F. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afghanistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.141-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’occasion de la restauration de la « Peinture des Ambassadeurs » (Samarkand, c. 660). retour sur une oeuvre majeure de la peinture sogdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.1849 - 1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/crai.2018.96665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard (Paul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 bis (Février ), pp.133-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01632568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recentrer l’Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.503-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Akchakhan-kala Wall Paintings: New Perspectives on Kingship and Religion in Ancient Chorasmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Yagodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inner Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.JIAAA.4.2017007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernard » (1929-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des divinités avestiques sur les peintures murales d’Akchakhan-kala, Ouzbékistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Khashimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015 (III), pp.1369-1396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire. Collège de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cours et travaux. Résumés 2014-2015, 115, pp.503-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultes agraires et pastoraux de la Sogdiane: textes et images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muarrix / Istorik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernard (1929-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.309-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres offerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159 (3), pp.1415-1422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire. Collège de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cours et travaux, 114, pp.507-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">37 ans après ‘Rodina Parfjan’ : quelques réflexions sur la fonction des monuments de Vieille Nisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПРОБЛЕМЫ ИСТОРИИ, ФИЛОЛОГИИ, КУЛЬТУРЫ = Journal of historical philological and cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, V chest’ 80-letija Gennadi Andreevicha Koshelenko, 1 (47), pp.20-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pastoral festival on a wall painting from Afrasiab (Samarkand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutallib Khasanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reutova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inner Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.53-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.507-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard N. Frye (1920-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/SI.43.2.3071289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frye (1920-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.297-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I) Les nērang pehlevis ; II) Fêtes calendaires et fêtes non calendaires ; III) Le Sīh-rōzag 1 (suite et fin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion of the Kushans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encylopaedia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Legacy of Mary Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran-Nameh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.152-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More Zoroastrian Scenes on the Wirkak (Shi Jun) Sarcophagus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirāth-e Mary Boyce barāy-e bāstān shenāsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran-Nameh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.152-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Lurje, Personal names in Sogdian texts, Vienne 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1057-1060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I) La symbolique de la glyptique sassanide ; II) Analyse iconographique de quelques plats sassanides et péri-sassanides; III) En marge de la fouille du palais de Kazakli-yatkan : le Nowruz royal au Khorezm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.113-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Asie centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21/22, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anca Dan</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les calendriers zoroastriens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lvret-Annuaire. Ecole pratique des Hautes Etudes. Section des Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.111-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Boyce’s legacy to archaeologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where are the Sogdian Magi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia institute / Asia institute (Detroit, Mich.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.139-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le zoroastrisme a-t-il été l’une des religions de l’Asie centrale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions &amp; Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie et services secrets: un sujet qui fâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128 (juin ), pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nomadic element in the Kushan empire (1st - 3rd century AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Central Eurasian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note additionnelle à F. Kidd et Alison Betts, &amp;quot; Entre le fleuve et la steppe : nouvelles perspectives sur le Khorezm ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.684-686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A composite text on the magic of stones and rain-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.171-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iranian gods in Hindu garb. The Zoroastrian pantheon of the Bactrians and Sogdians, second - eighth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia institute / Asia institute (Detroit, Mich.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.87-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, p. 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarcande et la route de la Soie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, p. 52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaumaturgie sogdienne, nouvelle édition et commentaire du texte P.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.27-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note additionnelle à M. Scopello, Persica adversaria nobis gens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.948-950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarcande et Gengis Khan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, p. 72-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ossuary from Sangyr-tepe (southern Sogdiana) : evidence of the Chionite invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutalib Khasanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inner Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.JIAA.3.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp. 1005, 1025-1033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plus anciens monuments de la langue sogdienne : les inscriptions de Kultobe au Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Podushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1005-1034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principaux résultats de la Mission archéologique de Samarkand (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Timuride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions dans l'empire perse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, janv.-fév., pp. 26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I) Le rayonnement de l'eschatologie et de l'apocalyptique iraniennes, II) Le Zand i Wahman Yasn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Pratique des Hautes Etudes, section des Sciences religieuses. Annuaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115, pp. 103-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some remarks on the historical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shygys (Almaty)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, p. 105-107 et 111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reflection of the Hephtalite empire : the biographical narrative in the reliefs of the tomb of the sabao Wirkak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riboud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, p. 133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious diversity among Sogdian merchants in sixth-century China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Studies of South Asia, Africa and the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, p. 463-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sasanian relief at Rag-i Bibi (Northern Afghanistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133, p. 257-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une composante iranienne dans l'apocalyptique judéo-chrétienne? Retour sur un vieux problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11-12, pp. 15-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée du paradis est à Samarkand. Les données mythiques de la chronique persane locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Asiatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, p. 21-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Note additionnelle » à l'article de MARSHAK B., « Une peinture kouchane sur toile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 955-960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hunnish Kushanshah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ur-Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inner Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, p. 125-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Boyce [1920-2006]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35, p. 278-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches sur la région des Portes de Fer de Sogdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh. Rakhmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMKU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35, p. 91-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la localisation des cinq yabghu des Yuezhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 55-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 294, p. 325-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d'un relief sassanide dans le nord de l'Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, p. 115-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5360 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6800,51 +6812,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing Dionysus at Silenus' Banquet in Tokharistan: A Possible Echo of a Greco-Roman Mystic Circle on a Fourth-Fifth Century &amp;quot;Bactrian&amp;quot; Silver Bowl in The al-Sabah Collection (LNS 1560M)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6854,3305 +6866,3305 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry P. Colburn; Betty Hensellek; Judith A. Lerner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Search of Cultural Identities in West and Central Asia. A Festschrift for Prudence Oliver Harper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inner and Central Asian Art and Archaeology (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-273, 2024, Inner and Central Asian Art and Archaeology, 978-2-503-60438-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-273, 2024, Inner and Central Asian Art and Archaeology, 978-2-503-60438-1</w:t>
+                <w:t xml:space="preserve">hal-04673494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persan, syro-araméen et les relations avec la langue arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-N. Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiéroglossies III: Persan, syro-araméen et les relations avec la langue arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.73-82, 2023, 9782913217461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, pp.73-82, 2023, 9782913217461</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Illustration of the āb-zōhr and of Some Avestan Formulas on a Wall Painting at Akchakhan-kala (Chorasmia, Early 1 st Century ad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alberto Cantera; Maria Macuch; Nicholas Sims-Williams. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Reward of the Righteous. Festschrift in Honour of Almut Hintze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-212, 2022, Iranica, 978-3-447-11840-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frantz Grenet</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Asie centrale autour de l'An Mil: une oasis de coexistence religieuse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Barthélémy; F. Grenet; C. Morrisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Eurasie autour de l'an 1000. Cultures, religions et sociétés d'un monde en développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Historical Figure at the Origin of Gesar of Phrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Many Faces of King Gesar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.39-52, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004503465_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Types of town planning in ancient Iranian cities : new considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D.G. Tor; M. Inaba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The History and Culture of Iran and Central Asia : From the Pre-Islamic to the Islamic Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Notre Dame Press, pp.11-40, 2022, 978-0-268-20209-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Abel-Rémusat à Pelliot: la contribution des sinologues du Collège de France à la redécouverte de l’Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Etienne Will; Michel Zink. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Pierre Abel-Rémusat et ses successeurs. Deux cents ans de sinologie française en France et en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-244, 2020, Actes de colloque (AIBL), 9782877543927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines et le développement de l'image du Touran dans la tradition zoroastrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Caiozzo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Touran : entre mythes, orientalisme et constructions identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-57, 2019, Mondes d’ailleurs, 978-2-36424-064-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de mariage sogdien du Mont Mugh (Mugh Nov. 3 - 4) : quelques nouvelles hypothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabir Badalkhan, Gian Pietro Basello, Matteo De Chiara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iranian Studies in Honour of Adriano V. Rossi. Part One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXXXVII.1, pp.399-410, 2019, Università degli studi di Napoli "L'Orientale", Dipartimento Asia, Africa e Mediterraneo, Series minor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apocalyptique iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Dye et M.-A. Amir-Moezzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Coran des Historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERF, pp.589-614, 2019, 9782204135511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new chorasmian wall painting from akchakhan-kala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Minardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-212, 2022, Iranica, 978-3-447-11840-8</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison V G Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Khashimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghairat Khodzhaniyazov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orient est son jardin: hommage à Rémy Boucharlat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Peeters, pp.306-324, 2018, Acta Iranica, 978-90-429-3450-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Circulation of Astrological Lore and Its Political Use BETWEEN the Roman East, Sasanian Iran, Central Asia, India, and the Türks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empires and Exchanges in Eurasian Late Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.235-252, 2018, 978-1-107-09434-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316146040.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004503465_004⟩</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Deydier Vase and Its Tibetan Connections : A Preliminary Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interaction in the Himalayas and Central Asia : Processes of Transfer, Translation and Transformation in Art, Archaeology, Religion and Polity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 495 (1), Verlag der österreichischen Akademie der Wissenschaften, pp.91-104, 2017, 978-3-7001-8073-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt1pv891n.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Notre Dame Press, pp.11-40, 2022, 978-0-268-20209-5</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de réalisme dans les portraits royaux en Asie centrale post-hellénistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilder der Macht : das griechische Porträt und seine Verwendung in der antiken Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilhelm Fink, 303-3018, pls.10-11, 2017, 978-3-7705-6126-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-244, 2020, Actes de colloque (AIBL), 9782877543927</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of missing links : Iranian royal protocol from the Achaemenids to the Mughals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and Iran in the Longue Durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCI Jordan Center for Persian Studies, pp.75-90, 2017, 978-0-9988632-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-57, 2019, Mondes d’ailleurs, 978-2-36424-064-3</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoroastrianism among the Kushans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Falk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kushan Histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-239, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LXXXVII.1, pp.399-410, 2019, Università degli studi di Napoli "L'Orientale", Dipartimento Asia, Africa e Mediterraneo, Series minor</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts magiques et démoniaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Espagne, S. Gorshenina, F. Grenet, Sh. Mustafaev, C. Rapin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asie centrale. Transferts culturels le long de la Route de la Soie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-210, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CERF, pp.589-614, 2019, 9782204135511</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mission archéologique franco-ouzbèke de Sogdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ougarit, entre Orient et Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.102-109, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michele Minardi</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracts from a calendar of Zoroastrian feasts : a new interpretation of the ‘Soltikoff’ silver plate (Bibliothèque Nationale, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Stewart, A. Williams, A. Hintze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Zoroastrian flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-221, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between written texts, oral performances and mural paintings : illustrated scrolls in pre-Islamic Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Rubanovich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orality and textuality in the Iranian world : patterns of interaction across the centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.422-445, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">17 Between Written Texts, Oral Performances and Mural Paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orality and Textuality in the Iranian World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.422-445, 2015, 978-90-04-29197-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004291973_019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chapitre apocalyptique du traité pehlevi Ayādgār ī Jāmāspīg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Schiltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Samarcande à Istanbul : étapes orientales. Hommages à Pierre Chuvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, pp.103-114, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarathustra’s time and homeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Stausberg, Y.S.-D. Vevaina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Blackwell Companion to Zoroastrianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoroastrianism in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Stausberg, Y.S.-D. Vevaina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Blackwell Companion to Zoroastrianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-146, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la localisation des cinq yabghus des Yuezhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sh. Mustafaev, H.-P. Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arkheologija i istorija Tsentral’noj Azii v trudakh frantsuzskikh uchenykh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, pp.57-69, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formacionnye ètapy sogdijskoj kul’tury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison V G Betts</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.B. Lurje, A.I. Torgoev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sogdians, Their Precursors, Contemporaries and Heirs. Volume in the Memory of Boris Il’ich Marshak (1933-2006) = Sogdijcy, ix predshestvenniki, sovremenniki i nasledniki. Pamjati Borisa Il’icha Marshaka (1933-2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, The State Hermitage Publishers, pp.13-28, 2013, Transactions of the State Hermitage Museum St. Petersburg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une composante iranienne dans l’apocalyptique judéo-chrétienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Hamidović. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines des messianismes juifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-144, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004251670_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfers of magic and demons, from the Roman East to Central Asia (IIIrd - IXth c. CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Berdimuradov, M. Espagne, S. Gorshenina, Sh. Mustafaev, C. Rapin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural transfers through Central Asia : before, during, after the Silk Road</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IICAS, pp.82-93, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude de la révolte de Muqanna‘ (c. 775-780) : traces matérielles, traces hérésiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.A. Amir-Moezzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islam : identité et altérité. Hommage à Guy Monnot, o.p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-261, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die sogdischen Inschriften von Kul’tobe, Südkasachstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Th. Stöllner, Z. Samašev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unbekanntes Kasachstan. Archäologie im Herzen Asiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches Bergbau-Museum, pp.811-813, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some hitherto unrecognized mythological figures on Sasanian seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Lur’e, S. Tokhtas’ev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sbornik k 90-letiju V.A. Livshitsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-210, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes formatrices de la culture sogdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 58, Peeters, pp.306-324, 2018, Acta Iranica, 978-90-429-3450-4</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Lur’je, A. Torgoev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sogdian, their precursors, contemporaries and heirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-28, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Boyce’s Legacy for the Archaeologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoroastrianism and Mary Boyce with Other Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.29-46, 2012, Bulletin of the Asia Institute</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Wilhelm Fink, 303-3018, pls.10-11, 2017, 978-3-7705-6126-1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01609505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yima en Bactriane et en Sogdiane: nouveaux documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Azarnouche et C. Redard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yama / Yima: variations indo-iraniennes sur la geste mythique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.83-94, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCI Jordan Center for Persian Studies, pp.75-90, 2017, 978-0-9988632-0-7</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques nouvelles notes sur Kerdīr et 'sa' vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rika Gyselen et Christelle Jullien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Maître pour l'éternité" florilège offert à Philippe Gignoux pour son 80e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Association pour l'avancement des études iraniennes, pp.123-139, 2011, Studia iranica. Cahier ISSN 0993-8699; 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques données peu exploitées sur le protocole royal dans l'Iran et l'Asie centrale préislamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kazim Abdullaev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traditsii Vostoka i Zapada v antichnoj kul'ture Srednej Azii. Sbornik statej v chest' Polja Bernara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tashkent : Noshilik yog'dusi, pp.122-130, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, pp.102-109, 2016</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A view from Samarkand: the Chionite and Kidarite periods in the archaeology of Sogdiana (fourth-fifth centuries A.D.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Alram, Deborah Klimburg-Salter, Minoru Inaba.. [et al.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coins, art, and chronology 2 the first millennium C.E. in the Indo-Iranian borderlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wien : Verlag der Österreichischen Akademie der Wissenschaften, pp.267-281, 2010, Veröffentlichungen der Kommission für Numismatik; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-210, 2016</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pahlavi treatise Mah i Frawardin roz i Hordad: a source of some passages of Biruni's Chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Sundermann; A. Hintze; F. de Blois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exegisti monumenta. Festschrift in honour of Nicholas Sims-Williams.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, Wiesbaden., pp. 161-170, 2009, Iranica 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-221, 2016</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démons iraniens et divinité grecques dans le manichéisme. À propos de quelques passages de textes sogdiens de Turfan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi, Jean-Daniel Dubois, Christelle Jullien, .. [et al.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée grecque et sagesse d'Orient : hommage à Michel Tardieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [Turnhout] : Brepols, pp.283-292, 2009, Bibliothèque de l'École des hautes études. Sciences religieuses ISSN 0761-1498; 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-239, 2016</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rituel funéraire zoroastrien du sedra dans l'iconographie sogdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gignoux, Christelle Jullien et Florence Jullien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trésors d'Orient : mélanges offerts à Rika Gyselen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Association pour l'avancement des études iraniennes, pp.107-115, 2009, Studia Iranica. Cahier ISSN 0993-8699; 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-146, 2015</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palais de Nasr ibn Sayyar à Samarkand (années 740)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. de la Vaissière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamisation de l'Asie centrale. Pratiques sociales et acculturation du VIIe au XIe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers de Studia Iranica 39, Paris., pp. 11-28, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plus ancienne inscription sogdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COMPARETI M.; RAFFETTA P.; SCARCIA G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erân ud Anêrân. Studies presented to Boris Ilich Marshak on the occasion of his 70th birthday.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Venise: XXX, p. 223-230, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, II, pp.103-114, 2015</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What was the Afrasiab painting about?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COMPARETI M., De LA VAISSIÈRE É. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Royal Naurûz in Samarkand. Proceedings of the Conference held in Venice on the Pre-Islamic painting of Afrasiab.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXXVIII (suppl. 1), Rivista degli Studi Orientali LXXVIII, 1.; Fabrizio Serra editore, p. 43-58, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...1576 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10162,51 +10174,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage d’Alexandre conquérant des extrémités du monde. De l’Asie Centrale au Tibet et aux musées japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10222,73 +10234,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Maison Franco-Japonaise de Tokyo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Franco-Japonaise de Tokyo, Jun 2025, Tokyo (Japan), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-cultural Trends in the “Hunnic” Kingdoms of Bactria-Sogdiana (4 th - 6 th CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10304,73 +10316,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructing Sogdiana: Archaeological Discoveries and Historical Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tang Center for Silk Road Studies, Berkeley; Institute for the Study of the Ancient World - NYU; Collège de France, Apr 2025, Berkeley (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roman She-Wolf in 8th-century Ustrushana (Northern Tajikistan): cross-craft interactions in theatrical representations between ancient Rome and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10386,73 +10398,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Between saying and doing». Ancient (Co)-Production processes and cross-craft interactions between theory, praxis and modern interpretative models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scuola Normale Superiore di Pisa, Dec 2025, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irano-Judaica on Central Asian silverware: Greco- Roman topics adapted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious Dynamics in Sasanian Iran: The Israel Academy of Sciences and Humanities - commemoration of Professor Shaul Shaked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Jerusalem, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Asiatic Silverware in Sasanian Times: A Reinterpretation of the Freer Bowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10468,73 +10562,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sasanians in Context: Art, History, and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles interprétations de scènes classiques sur des bols d’argent « bactriens » des IVe-Ve s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10550,73 +10644,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la SOCIÉTÉ ASIATIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Asiatique, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Philhellene Huns: Greek literature and iconography between India and Central Asia (3rd-7th c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10632,73 +10726,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Ecole Française d'Athènes - Ethniko Idryma Ereunon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir-faire itinérants de la Méditerranée à l’Asie Centrale : le cas de la vaisselle d’or et d’argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10714,73 +10808,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir-faire itinérants de l’Europe à l’Asie antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Übersetzen – Übertragen – Überformen: das Beispiel des baktrischen Tafelsilbers (3.–7. Jh. n. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10796,73 +10890,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tagung des Deutsches Archäologisches Institut, Cluster 6 : Connected Cultures? Konzepte, Phänomene, Praktien Kultureller Interaktion: ÜberSetzen - ÜberTragen - ÜberFormen. Konzepte und pRaktiken kultureller Interaktionen, von Frank Bernstein, Dirce Marzoli and Udo Schlotzhauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander the Great’s pupils : Echoes of Greek paideia through theatre, between India and Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10878,73 +10972,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Interdisciplinary Symposium on the Hellenic heritage of Sicily and Southern Italy with special emphasis on paideia. Exedra Mediterranean Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Exedra Mediterranean Center, May 2022, Syracuse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance de la littérature gréco-romaine reflétée sur quelques vases d’argent d’Asie centrale (IIIe-VIe s. de n.è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10960,573 +11054,491 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CERMI : Sociétés, politiques et cultures du monde iranien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Interpretation of the Kustanai Silver Bowl (Hermitage Museum): Oedipus the King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gandhāran Studies: A Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Berkeley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre au Paradis, du Talmud à l’Occident latin par l’Asie Centrale : une version judéo-iranienne du Roman d’Alexandre sur un bol d’argent bactrien du 6e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Jerusalem, Israel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance de l'Académie des Inscriptions et Belles Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer la Route de la Soie, 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la route de la soie : actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annick Fenet; Labex TransferS, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Berkeley, United States</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uzbeko-Frantsuzskaja Ekspeditsija v Sogdiane i khudoshestvenneoe nasledie Uzbekistana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mission archéologique franco-ouzbèke de Sogdiane et le patrimoine artistique de l'Ouzbékistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Samarcande, Ouzbékistan. pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Annick Fenet; Labex TransferS, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosa sappiano dei pellegrinaggi nel modo iranico preislamico ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosa sappiano dei pellegrinaggi nel modo iranico preislamico ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Torino, Italy. pp.167-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Samarcande, Ouzbékistan. pp.74-79</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 7th c. ‘Ambassadors' Painting' at Samarkand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« The 7th c. ‘Ambassadors' Painting' at Samarkand »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tokyo, Japan. p. 9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11536,167 +11548,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait urbain en Asie centrale préislamique : approche diachronique, approche synchronique. 2. Les « villes » du Khorezm antique en étaient-elles vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Collège de France, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait urbain dans l'Asie centrale pré-islamique : approche diachronique, approche synchronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Collège de France, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11843,51 +11855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jahoda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Katharina Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vergati Stahl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.3590" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e1b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh.a.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ars.7028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.312.1.3293365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.310.1.3290950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Minardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.132654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Ching" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17816/wmo79679" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CRA.2021.1.0000002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sims-Williams" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2018.96665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Betts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bonnat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kidd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Khashimov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Yagodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAAA.4.2017007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12715" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutallib Khasanov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reutova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.43.2.3071289" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azarnouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalib Khasanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAA.3.22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-TB0HQSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podushkin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ory" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riboud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ur-Rahman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sims-Williams" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Rakhmanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604381-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/The_Reward_of_the_Righteous/titel_7056.ahtml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004503465_004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782877543927&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/mond02.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison V G Betts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khashimov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghairat Khodzhaniyazov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316146040.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n.9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291973_019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583605v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004251670_010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579868v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612195v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583593v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583872v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696293v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919277v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919431v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072791v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jahoda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Katharina Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vergati Stahl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.3590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e1b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh.a.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.312.1.3293365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ars.7028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.132654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.310.1.3290950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Minardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CRA.2021.1.0000002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Ching" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17816/wmo79679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sims-Williams" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2018.96665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Betts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Yagodin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kidd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAAA.4.2017007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bonnat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Khashimov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutallib Khasanov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reutova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4L2J9B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.43.2.3071289" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azarnouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalib Khasanov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAA.3.22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-TB0HQSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podushkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ur-Rahman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sims-Williams" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Rakhmanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604381-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/The_Reward_of_the_Righteous/titel_7056.ahtml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004503465_004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782877543927&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/mond02.htm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison V G Betts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khashimov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghairat Khodzhaniyazov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316146040.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n.9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291973_019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583616v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004251670_010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918228v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919271v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696310v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040806v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>