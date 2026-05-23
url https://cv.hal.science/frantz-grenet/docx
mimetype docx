--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -370,216 +370,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il y a 50 ans... la découverte d'Aï Khanoum : 1964-1978, fouilles de la Délégation archéologique française en Afghanistan (DAFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.117, 2014, 978-2-7018-0419-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recentrer l’Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France, 239, pp.71, 2014, 978-2-7226-0328-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cdf.3590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878942v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samarcande, cité mythique au cœur de l'Asie</w:t>
               </w:r>
@@ -917,5488 +917,5488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Records From a Disappearing Temple : A Note on the “King and Queen” in the Painted Gallery at Kuh-i Khwaja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/ars.7028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Ducloux, Cendrillon au pays des Soviets. Être mère, belle-mère et belle-fille à Samarcande, &amp;quot;cité sans hommes&amp;quot;. Paris, Maisonneuve &amp; Larose, 2023, 426 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 312 (1), pp.154-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/JA.312.1.3293365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3998/ars.7028⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Image of the Zoroastrian God Srōsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Civilizations from Scythia to Siberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.154 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700577-12341389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oedipus and Jocasta on a 'Bactrian' Silver Bowl in the Hermitage, c. 350-500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 55-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/JA.310.1.3290950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 120, pp.379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18500⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 119, pp.443-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Babylon to Sasanian Iran and Sogdiana: rituals of royal humiliation and substitute king</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2020-21), pp.21-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sassanides en Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.87-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.AT.5.132654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Golden &amp;lt;i&amp;gt;Poluo&amp;lt;/i&amp;gt; in Sogdiana: an In-depth Analysis of the &amp;lt;i&amp;gt;Suishu&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Tongdian&amp;lt;/i&amp;gt; Passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Jung Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Письменные памятники Востока</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.127 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17816/wmo79679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Égypte à la Perse : un plat sassanide du VIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandrina 5, Etudes Alexandrines 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03746610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander the Great in the Hephthalite Empire: “Bactrian” Vases, the Jewish Alexander Romance, and the Invention of Paradise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia institute / Asia institute (Detroit, Mich.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020-2021 (30), pp.143-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand aux confins de l'Empire sassanide (fin Ve-début VIIe s.) : une version judéo-iranienne de la visite au Paradis terrestre sur un bol bactrien du Tibet, avec une note additionnelle sur la rencontre avec Dandamis d'après un parchemin pehlevi d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.57-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/CRA.2021.1.0000002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wooden panels from Kafir-kala: a group portrait of the Samarkand nāf (civic body)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Asiatica: Bulletin of the Institute of Eastern Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Acta Asiatica, 119, pp.21-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.295-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homeric Scenes in Bactria and India: Two Silver Plates with Bactrian and Middle Persian Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2014, 28, pp.195-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02435487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Was Zoroastrian Art Invented in Chorasmia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Civilizations from Scythia to Siberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1-2), pp.68-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700577-12341327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How Alexander entered India », by C. Rapin. « With a note on Ortospana (the ancient name of Ghazni?) », by F. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afghanistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.141-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’occasion de la restauration de la « Peinture des Ambassadeurs » (Samarkand, c. 660). retour sur une oeuvre majeure de la peinture sogdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.1849 - 1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/crai.2018.96665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard (Paul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 bis (Février ), pp.133-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01632568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recentrer l’Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernard » (1929-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Akchakhan-kala Wall Paintings: New Perspectives on Kingship and Religion in Ancient Chorasmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Yagodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.AT.5.132654⟩</w:t>
+                <w:t xml:space="preserve">Michele Minardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inner Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.JIAAA.4.2017007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anca Dan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des divinités avestiques sur les peintures murales d’Akchakhan-kala, Ouzbékistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Khashimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015 (III), pp.1369-1396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Image of the Zoroastrian God Srōsh</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire. Collège de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cours et travaux. Résumés 2014-2015, 115, pp.503-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultes agraires et pastoraux de la Sogdiane: textes et images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muarrix / Istorik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernard (1929-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.309-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.503-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres offerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159 (3), pp.1415-1422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire. Collège de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cours et travaux, 114, pp.507-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">37 ans après ‘Rodina Parfjan’ : quelques réflexions sur la fonction des monuments de Vieille Nisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПРОБЛЕМЫ ИСТОРИИ, ФИЛОЛОГИИ, КУЛЬТУРЫ = Journal of historical philological and cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, V chest’ 80-letija Gennadi Andreevicha Koshelenko, 1 (47), pp.20-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pastoral festival on a wall painting from Afrasiab (Samarkand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutallib Khasanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reutova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inner Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.53-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et cultures de l’Asie centrale préislamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 119, pp.443-471. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17234⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.507-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Babylon to Sasanian Iran and Sogdiana: rituals of royal humiliation and substitute king</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frye (1920-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.297-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard N. Frye (1920-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/SI.43.2.3071289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Legacy of Mary Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran-Nameh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.152-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More Zoroastrian Scenes on the Wirkak (Shi Jun) Sarcophagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (2020-21), pp.21-28</w:t>
+              <w:t xml:space="preserve">, 2013, 27, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anca Dan</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion of the Kushans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encylopaedia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirāth-e Mary Boyce barāy-e bāstān shenāsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran-Nameh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.152-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Lurje, Personal names in Sogdian texts, Vienne 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1057-1060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I) La symbolique de la glyptique sassanide ; II) Analyse iconographique de quelques plats sassanides et péri-sassanides; III) En marge de la fouille du palais de Kazakli-yatkan : le Nowruz royal au Khorezm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.113-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Asie centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21/22, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I) Les nērang pehlevis ; II) Fêtes calendaires et fêtes non calendaires ; III) Le Sīh-rōzag 1 (suite et fin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where are the Sogdian Magi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia institute / Asia institute (Detroit, Mich.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.139-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Boyce’s legacy to archaeologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le zoroastrisme a-t-il été l’une des religions de l’Asie centrale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions &amp; Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie et services secrets: un sujet qui fâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128 (juin ), pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nomadic element in the Kushan empire (1st - 3rd century AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Central Eurasian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les calendriers zoroastriens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lvret-Annuaire. Ecole pratique des Hautes Etudes. Section des Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.111-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note additionnelle à F. Kidd et Alison Betts, &amp;quot; Entre le fleuve et la steppe : nouvelles perspectives sur le Khorezm ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (1), pp.57-103. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.684-686</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frantz Grenet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A composite text on the magic of stones and rain-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.171-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, p. 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarcande et la route de la Soie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, p. 52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaumaturgie sogdienne, nouvelle édition et commentaire du texte P.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17816/wmo79679⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.27-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note additionnelle à M. Scopello, Persica adversaria nobis gens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.948-950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarcande et Gengis Khan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, p. 72-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ossuary from Sangyr-tepe (southern Sogdiana) : evidence of the Chionite invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fragaki</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutalib Khasanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inner Asian Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.JIAA.3.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iranian gods in Hindu garb. The Zoroastrian pantheon of the Bactrians and Sogdians, second - eighth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia institute / Asia institute (Detroit, Mich.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.87-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp. 1005, 1025-1033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plus anciens monuments de la langue sogdienne : les inscriptions de Kultobe au Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Podushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1005-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anca Dan</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions dans l'empire perse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, janv.-fév., pp. 26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principaux résultats de la Mission archéologique de Samarkand (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2020-2021 (30), pp.143-194</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Timuride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Acta Asiatica, 119, pp.21-42</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I) Le rayonnement de l'eschatologie et de l'apocalyptique iraniennes, II) Le Zand i Wahman Yasn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Pratique des Hautes Etudes, section des Sciences religieuses. Annuaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115, pp. 103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some remarks on the historical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shygys (Almaty)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, p. 105-107 et 111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reflection of the Hephtalite empire : the biographical narrative in the reliefs of the tomb of the sabao Wirkak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riboud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Asia Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, p. 133-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anca Dan</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious diversity among Sogdian merchants in sixth-century China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Studies of South Asia, Africa and the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, p. 463-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sasanian relief at Rag-i Bibi (Northern Afghanistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frantz Grenet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2014, 28, pp.195-296</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133, p. 257-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une composante iranienne dans l'apocalyptique judéo-chrétienne? Retour sur un vieux problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11-12, pp. 15-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.141-181</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Note additionnelle » à l'article de MARSHAK B., « Une peinture kouchane sur toile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 955-960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée du paradis est à Samarkand. Les données mythiques de la chronique persane locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Asiatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, p. 21-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...3829 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00364451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hunnish Kushanshah</w:t>
               </w:r>
@@ -7011,51 +7011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Illustration of the āb-zōhr and of Some Avestan Formulas on a Wall Painting at Akchakhan-kala (Chorasmia, Early 1 st Century ad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Minardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberto Cantera; Maria Macuch; Nicholas Sims-Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Reward of the Righteous. Festschrift in Honour of Almut Hintze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
@@ -7639,51 +7639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new chorasmian wall painting from akchakhan-kala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Minardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison V G Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7832,1688 +7832,1688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de réalisme dans les portraits royaux en Asie centrale post-hellénistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilder der Macht : das griechische Porträt und seine Verwendung in der antiken Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilhelm Fink, 303-3018, pls.10-11, 2017, 978-3-7705-6126-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of missing links : Iranian royal protocol from the Achaemenids to the Mughals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India and Iran in the Longue Durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCI Jordan Center for Persian Studies, pp.75-90, 2017, 978-0-9988632-0-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Deydier Vase and Its Tibetan Connections : A Preliminary Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction in the Himalayas and Central Asia : Processes of Transfer, Translation and Transformation in Art, Archaeology, Religion and Polity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 495 (1), Verlag der österreichischen Akademie der Wissenschaften, pp.91-104, 2017, 978-3-7001-8073-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctt1pv891n.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Wilhelm Fink, 303-3018, pls.10-11, 2017, 978-3-7705-6126-1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts magiques et démoniaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Espagne, S. Gorshenina, F. Grenet, Sh. Mustafaev, C. Rapin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asie centrale. Transferts culturels le long de la Route de la Soie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-210, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCI Jordan Center for Persian Studies, pp.75-90, 2017, 978-0-9988632-0-7</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mission archéologique franco-ouzbèke de Sogdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ougarit, entre Orient et Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.102-109, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracts from a calendar of Zoroastrian feasts : a new interpretation of the ‘Soltikoff’ silver plate (Bibliothèque Nationale, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Stewart, A. Williams, A. Hintze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Zoroastrian flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-221, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoroastrianism among the Kushans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Falk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kushan Histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-239, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01583693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-210, 2016</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoroastrianism in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Stausberg, Y.S.-D. Vevaina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Blackwell Companion to Zoroastrianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-146, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frantz Grenet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chapitre apocalyptique du traité pehlevi Ayādgār ī Jāmāspīg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Schiltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Samarcande à Istanbul : étapes orientales. Hommages à Pierre Chuvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, pp.103-114, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarathustra’s time and homeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Stausberg, Y.S.-D. Vevaina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Blackwell Companion to Zoroastrianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">17 Between Written Texts, Oral Performances and Mural Paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orality and Textuality in the Iranian World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.422-445, 2015, 978-90-04-29197-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004291973_019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between written texts, oral performances and mural paintings : illustrated scrolls in pre-Islamic Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Rubanovich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orality and textuality in the Iranian world : patterns of interaction across the centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.422-445, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la localisation des cinq yabghus des Yuezhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sh. Mustafaev, H.-P. Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arkheologija i istorija Tsentral’noj Azii v trudakh frantsuzskikh uchenykh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, pp.57-69, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01571143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formacionnye ètapy sogdijskoj kul’tury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.B. Lurje, A.I. Torgoev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sogdians, Their Precursors, Contemporaries and Heirs. Volume in the Memory of Boris Il’ich Marshak (1933-2006) = Sogdijcy, ix predshestvenniki, sovremenniki i nasledniki. Pamjati Borisa Il’icha Marshaka (1933-2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, The State Hermitage Publishers, pp.13-28, 2013, Transactions of the State Hermitage Museum St. Petersburg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une composante iranienne dans l’apocalyptique judéo-chrétienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Hamidović. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines des messianismes juifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-144, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004251670_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfers of magic and demons, from the Roman East to Central Asia (IIIrd - IXth c. CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Berdimuradov, M. Espagne, S. Gorshenina, Sh. Mustafaev, C. Rapin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural transfers through Central Asia : before, during, after the Silk Road</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IICAS, pp.82-93, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude de la révolte de Muqanna‘ (c. 775-780) : traces matérielles, traces hérésiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.A. Amir-Moezzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islam : identité et altérité. Hommage à Guy Monnot, o.p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-261, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die sogdischen Inschriften von Kul’tobe, Südkasachstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Th. Stöllner, Z. Samašev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unbekanntes Kasachstan. Archäologie im Herzen Asiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches Bergbau-Museum, pp.811-813, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some hitherto unrecognized mythological figures on Sasanian seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Lur’e, S. Tokhtas’ev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sbornik k 90-letiju V.A. Livshitsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-210, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes formatrices de la culture sogdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, pp.102-109, 2016</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Lur’je, A. Torgoev. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sogdian, their precursors, contemporaries and heirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-28, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-221, 2016</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yima en Bactriane et en Sogdiane: nouveaux documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Azarnouche et C. Redard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yama / Yima: variations indo-iraniennes sur la geste mythique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.83-94, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.422-445, 2015</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01578514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Boyce’s Legacy for the Archaeologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoroastrianism and Mary Boyce with Other Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.29-46, 2012, Bulletin of the Asia Institute</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...997 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01609505v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01578514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques nouvelles notes sur Kerdīr et 'sa' vision</w:t>
               </w:r>
@@ -10428,50 +10428,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Central Asiatic Silverware in Sasanian Times: A Reinterpretation of the Freer Bowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Sasanians in Context: Art, History, and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles interprétations de scènes classiques sur des bols d’argent « bactriens » des IVe-Ve s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance de la SOCIÉTÉ ASIATIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Philhellene Huns: Greek literature and iconography between India and Central Asia (3rd-7th c. AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Ecole Française d'Athènes - Ethniko Idryma Ereunon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir-faire itinérants de la Méditerranée à l’Asie Centrale : le cas de la vaisselle d’or et d’argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir-faire itinérants de l’Europe à l’Asie antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Übersetzen – Übertragen – Überformen: das Beispiel des baktrischen Tafelsilbers (3.–7. Jh. n. Chr.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tagung des Deutsches Archäologisches Institut, Cluster 6 : Connected Cultures? Konzepte, Phänomene, Praktien Kultureller Interaktion: ÜberSetzen - ÜberTragen - ÜberFormen. Konzepte und pRaktiken kultureller Interaktionen, von Frank Bernstein, Dirce Marzoli and Udo Schlotzhauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander the Great’s pupils : Echoes of Greek paideia through theatre, between India and Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh Interdisciplinary Symposium on the Hellenic heritage of Sicily and Southern Italy with special emphasis on paideia. Exedra Mediterranean Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Exedra Mediterranean Center, May 2022, Syracuse, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance de la littérature gréco-romaine reflétée sur quelques vases d’argent d’Asie centrale (IIIe-VIe s. de n.è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CERMI : Sociétés, politiques et cultures du monde iranien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irano-Judaica on Central Asian silverware: Greco- Roman topics adapted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10480,795 +11054,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religious Dynamics in Sasanian Iran: The Israel Academy of Sciences and Humanities - commemoration of Professor Shaul Shaked</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre au Paradis, du Talmud à l’Occident latin par l’Asie Centrale : une version judéo-iranienne du Roman d’Alexandre sur un bol d’argent bactrien du 6e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance de l'Académie des Inscriptions et Belles Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Interpretation of the Kustanai Silver Bowl (Hermitage Museum): Oedipus the King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Washington, United States</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gandhāran Studies: A Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...573 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919324v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03919431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer la Route de la Soie, 2019-2021</w:t>
               </w:r>
@@ -11855,51 +11855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jahoda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Katharina Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vergati Stahl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.3590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e1b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh.a.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.312.1.3293365" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ars.7028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.132654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.310.1.3290950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Minardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CRA.2021.1.0000002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Ching" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17816/wmo79679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sims-Williams" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2018.96665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Betts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Yagodin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kidd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAAA.4.2017007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bonnat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Khashimov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutallib Khasanov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reutova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4L2J9B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.43.2.3071289" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azarnouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalib Khasanov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAA.3.22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-TB0HQSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podushkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ur-Rahman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sims-Williams" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Rakhmanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604381-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/The_Reward_of_the_Righteous/titel_7056.ahtml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004503465_004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782877543927&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/mond02.htm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison V G Betts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khashimov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghairat Khodzhaniyazov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316146040.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n.9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291973_019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583616v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004251670_010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918228v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919271v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696310v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040806v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jahoda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Katharina Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vergati Stahl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.3590" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05457338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e1b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh.a.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ars.7028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05304422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.312.1.3293365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Minardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341389" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.310.1.3290950" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.132654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Ching" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17816/wmo79679" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CRA.2021.1.0000002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sims-Williams" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700577-12341327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2018.96665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Betts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Yagodin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kidd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAAA.4.2017007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bonnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Khashimov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12715" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutallib Khasanov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reutova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4L2J9B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/SI.43.2.3071289" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azarnouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalib Khasanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JIAA.3.22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-TB0HQSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podushkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ur-Rahman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sims-Williams" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Rakhmanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604381-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/The_Reward_of_the_Righteous/titel_7056.ahtml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004503465_004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782877543927&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/mond02.htm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison V G Betts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khashimov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghairat Khodzhaniyazov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316146040.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1pv891n.9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583686v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583605v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879014v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291973_019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004251670_010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918237v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919431v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696310v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040806v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>