--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -861,285 +861,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918162v1</w:t>
+                <w:t xml:space="preserve">hal-00918166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.28--36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918166v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
               </w:r>
@@ -1397,679 +1397,679 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation dynamique de l’intégration de chaleur solaire à un procédé industriel réunionnais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du comportement transitoire d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillot</w:t>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
+              <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271003v1</w:t>
+                <w:t xml:space="preserve">hal-02999769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement transitoire d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation dynamique de l’intégration de chaleur solaire à un procédé industriel réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999769v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649927v1</w:t>
+                <w:t xml:space="preserve">hal-02999786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999778v1</w:t>
+                <w:t xml:space="preserve">hal-01649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999786v1</w:t>
+                <w:t xml:space="preserve">hal-02999778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un modèle destiné à la comparaison des fluides de travail utilisés dans les cycles ORC applicables à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
@@ -2539,51 +2539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
@@ -2789,51 +2789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
@@ -2981,589 +2981,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+                <w:t xml:space="preserve">Experimental Ocean Thermal Energy Conversion (OTEC) project on the Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Ocean Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2926.1926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167409v1</w:t>
+                <w:t xml:space="preserve">hal-01169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169235v1</w:t>
+                <w:t xml:space="preserve">hal-01167409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Ocean Thermal Energy Conversion (OTEC) project on the Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Ocean Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2926.1926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1992.3049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169393v1</w:t>
+                <w:t xml:space="preserve">hal-01169235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Ocean Thermal Energy Conversion Plant in Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 4th Internatinal Conference on Energy Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919001v1</w:t>
+                <w:t xml:space="preserve">hal-01167406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Ocean Thermal Energy Conversion Plant in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">ASME 2010 4th Internatinal Conference on Energy Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167406v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and Simulation of the Hygro-Thermal Conditions of a Green Building: A Study of the Impact of the Post-Occupancy Usages on Thermal Comfort</w:t>
               </w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,51 +4716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Harimisa Radanielina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rakotoson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamamonjy Ando Ludovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSF796NW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perouzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ES2010-90499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2926.1926" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stitou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Harimisa Radanielina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rakotoson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamamonjy Ando Ludovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSF796NW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perouzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ES2010-90499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2926.1926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stitou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>