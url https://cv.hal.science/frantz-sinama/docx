--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -351,1035 +351,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis and optimization of a 10 MW OTEC Rankine cycle in Reunion Island with the equivalent Gibbs system method and generic optimization program GenOpt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.07.067⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.54-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187728v1</w:t>
+                <w:t xml:space="preserve">hal-01188062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis and optimization of a 10 MW OTEC Rankine cycle in Reunion Island with the equivalent Gibbs system method and generic optimization program GenOpt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clean, Efficient and Affordable Energy for a Sustainable Future: The 7th International Conference on Applied Energy (ICAE2015), 75, pp.1275-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2015.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188062v1</w:t>
+                <w:t xml:space="preserve">hal-01188077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (C), pp.980-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.07.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188077v1</w:t>
+                <w:t xml:space="preserve">hal-01187728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Gibbs systems for modelling an onshore OTEC experimental plant on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (9), pp.1112-1121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.2911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.28--36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (6), pp.774--782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and Simulation of the Hygro-Thermal Conditions of a Green Building: A Study of the Impact of the Post-Occupancy Usages on Thermal Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Perouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, ASME 2010 4th International Conference on Energy Sustainability, Phoenix, Arizona, USA, May 17–22, 2010, 2, pp.1031-1039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ES2010-90499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1389,51 +1401,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement transitoire d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1442,244 +1454,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dynamique de l’intégration de chaleur solaire à un procédé industriel réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Tapaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1688,146 +1700,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,73 +1867,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1930,146 +1942,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un modèle destiné à la comparaison des fluides de travail utilisés dans les cycles ORC applicables à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,113 +2109,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès français de thermique Thermique mer et océans </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et expérimentation d'échangeurs d'un cycle de Rankine pour l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,225 +2230,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650144v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de l’intégration d’un système de stockage latent à une installation de rafraichissement solaire couplée à un bâtiment tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,1588 +2463,1588 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'un prototype ETM à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644368v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294918v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a thermal storage system incorporated into a solar cooling installation in an office building.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Ocean Thermal Energy Conversion (OTEC) project on the Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ocean Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2926.1926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1992.3049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167409v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1992.3049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169235v1</w:t>
+                <w:t xml:space="preserve">hal-01167409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Ocean Thermal Energy Conversion Plant in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2010 4th Internatinal Conference on Energy Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation and Simulation of the Hygro-Thermal Conditions of a Green Building: A Study of the Impact of the Post-Occupancy Usages on Thermal Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Perouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2010 4th International Conference on Energy Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Phoenix, United States. pp.1031-1039, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ES2010-90499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental validation of an Ocean Thermal Energy Conversion system in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Saint Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée et éléments de validation expérimentale d’une installation de rafraîchissement solaire par absorption en climat tropical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modelling and experimental validation elements of a solar cooling system operating with a H2O/LiBr absorption chiller in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosun - 1st International Conference on Solar Heating, Cooling and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4042,325 +4054,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Characteristics of the Ocean Thermal Energy Conversion Onshore Prototype in La Réunion</w:t>
+                <w:t xml:space="preserve">Experimental analysis and performances of an Ocean Thermal Energy Conversion prototype in a tropical French overseas island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion. 2017</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999789v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and performances of an Ocean Thermal Energy Conversion prototype in a tropical French overseas island</w:t>
+                <w:t xml:space="preserve">Main Characteristics of the Ocean Thermal Energy Conversion Onshore Prototype in La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999791v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working fluid selection general method and sensitivity analysis of an Organic Rankine Cycle (ORC): application to Ocean Thermal Energy Conversion (OTEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4369,90 +4381,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4462,114 +4474,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la production d'électricité à partir de l'énergie thermique des mers à l'île de la Réunion : modélisation et optimisation du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de la Réunion, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011LARE0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00873263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4716,51 +4728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Harimisa Radanielina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rakotoson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamamonjy Ando Ludovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSF796NW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perouzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ES2010-90499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2926.1926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stitou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Harimisa Radanielina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rakotoson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamamonjy Ando Ludovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBLNZF0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.2911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSF796NW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perouzel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ES2010-90499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2926.1926" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00873263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>