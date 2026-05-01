--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -497,295 +497,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First on-sky demonstration of spatial Linear Dark Field Control with the vector-Apodizing Phase Plate at Subaru/SCExAO</w:t>
+                <w:t xml:space="preserve">Multiband Imaging of the HD 36546 Debris Disk: A Refined View from SCExAO/CHARIS*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bos</w:t>
+                <w:t xml:space="preserve">Kellen Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Miller</w:t>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lozi</w:t>
+                <w:t xml:space="preserve">John Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Guyon</w:t>
+                <w:t xml:space="preserve">Motohide Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 653, pp.A42. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (6), pp.293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac2823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518284v1</w:t>
+                <w:t xml:space="preserve">hal-03518281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband Imaging of the HD 36546 Debris Disk: A Refined View from SCExAO/CHARIS*</w:t>
+                <w:t xml:space="preserve">Spatial linear dark field control on Subaru/SCExAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellen Lawson</w:t>
+                <w:t xml:space="preserve">K. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thayne Currie</w:t>
+                <w:t xml:space="preserve">S. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wisniewski</w:t>
+                <w:t xml:space="preserve">J. Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motohide Tamura</w:t>
+                <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162 (6), pp.293. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 646, pp.A145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac2823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518281v1</w:t>
+                <w:t xml:space="preserve">hal-03518285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCExAO/MEC and CHARIS Discovery of a Low-mass, 6 au Separation Companion to HIP 109427 Using Stochastic Speckle Discrimination and High-contrast Spectroscopy*</w:t>
               </w:r>
@@ -797,51 +797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -899,161 +899,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial linear dark field control on Subaru/SCExAO</w:t>
+                <w:t xml:space="preserve">First on-sky demonstration of spatial Linear Dark Field Control with the vector-Apodizing Phase Plate at Subaru/SCExAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A145. </w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518285v1</w:t>
+                <w:t xml:space="preserve">hal-03518284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared photometry of the T Tauri triple system with kernel phase interferometry</w:t>
               </w:r>
@@ -1167,831 +1167,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/CHARIS Direct Imaging Discovery of a 20 au Separation, Low-mass Ratio Brown Dwarf Companion to an Accelerating Sun-like Star *</w:t>
+                <w:t xml:space="preserve">High-resolution survey for planetary companions to young stars in the Taurus molecular cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
+                <w:t xml:space="preserve">A Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Chilcote</w:t>
+                <w:t xml:space="preserve">J Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Federrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abc631⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 498 (1), pp.1382-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518288v1</w:t>
+                <w:t xml:space="preserve">hal-03518290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Characterization and Further Orbital Modeling of κ Andromeda b</w:t>
+                <w:t xml:space="preserve">High-resolution Near-infrared Polarimetry and Submillimeter Imaging of FS Tau A: Possible Streamers in Misaligned Circumbinary Disk System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Akiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert de Rosa</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5afa⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 889 (2), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab64f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518336v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution survey for planetary companions to young stars in the Taurus molecular cloud</w:t>
+                <w:t xml:space="preserve">Precision Photometric and Astrometric Calibration Using Alternating Satellite Speckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ireland</w:t>
+                <w:t xml:space="preserve">Ananya Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Federrath</w:t>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Chilcote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2434⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (6), pp.250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab88cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518290v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Photometric and Astrometric Calibration Using Alternating Satellite Speckles</w:t>
+                <w:t xml:space="preserve">Kernel-phase analysis: Aperture modeling prescriptions that minimize calibration errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lozi</w:t>
+                <w:t xml:space="preserve">Alban Ceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffery Chilcote</w:t>
+                <w:t xml:space="preserve">Jens Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab88cd⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 636, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518332v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution Near-infrared Polarimetry and Submillimeter Imaging of FS Tau A: Possible Streamers in Misaligned Circumbinary Disk System</w:t>
+                <w:t xml:space="preserve">SCExAO/CHARIS Direct Imaging Discovery of a 20 au Separation, Low-mass Ratio Brown Dwarf Companion to an Accelerating Sun-like Star *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiji Akiyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thayne Currie</w:t>
+                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruobing Dong</w:t>
+                <w:t xml:space="preserve">Jeffrey Chilcote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 889 (2), pp.140. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 904 (2), pp.L25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab64f9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abc631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518334v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-phase analysis: Aperture modeling prescriptions that minimize calibration errors</w:t>
+                <w:t xml:space="preserve">Atmospheric Characterization and Further Orbital Modeling of κ Andromeda b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Laugier</w:t>
+                <w:t xml:space="preserve">Taichi Uyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kammerer</w:t>
+                <w:t xml:space="preserve">Yasunori Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+                <w:t xml:space="preserve">Robert de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 636, pp.A72. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (2), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5afa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903815v1</w:t>
+                <w:t xml:space="preserve">hal-03518336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular differential kernel phases</w:t>
               </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Cvetojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 636, pp.A21. </w:t>
@@ -2124,90 +2124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-contrast Hα imaging with Subaru/SCExAO + VAMPIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Uyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (04), </w:t>
@@ -2258,64 +2258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCExAO/CHARIS High-contrast Imaging of Spirals and Darkening Features in the HD 34700 A Protoplanetary Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Uyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Christiaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,1129 +2507,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaru Near-infrared Imaging Polarimetry of Misaligned Disks around the SR 24 Hierarchical Triple System*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernel-phase detection limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Greenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Pérez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Muto</w:t>
+                <w:t xml:space="preserve">Anand Sivaramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5850⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 630, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518337v1</w:t>
+                <w:t xml:space="preserve">hal-03033689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochronal age-mass discrepancy of young stars: SCExAO/CHARIS integral field spectroscopy of the HIP 79124 triple system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a mid-infrared L band up-conversion interferometer: first on-sky sensitivity test on a single arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Asensio-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thayne Currie</w:t>
+                <w:t xml:space="preserve">Laurent Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Janson</w:t>
+                <w:t xml:space="preserve">François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvano Desidera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 622, pp.A42. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485 (3), pp.3595-3599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303350v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-phase detection limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mary</w:t>
+                <w:t xml:space="preserve">Visible and Near-infrared Laboratory Demonstration of a Simplified Pyramid Wavefront Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Greenbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frantz Martinache</w:t>
+                <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Sivaramakrishnan</w:t>
+                <w:t xml:space="preserve">Shane Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 630, pp.A120. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131 (998), pp.044503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/ab046a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033689v1</w:t>
+                <w:t xml:space="preserve">hal-02303531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a mid-infrared L band up-conversion interferometer: first on-sky sensitivity test on a single arm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Clear, Direct Evidence for Multiple Protoplanets Orbiting LkCa 15: LkCa 15 bcd are Likely Inner Disk Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Lehmann</w:t>
+                <w:t xml:space="preserve">Christian Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Grossard</w:t>
+                <w:t xml:space="preserve">Lucas Cieza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+                <w:t xml:space="preserve">Gijs Mulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz729⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877 (1), pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab1b42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109633v1</w:t>
+                <w:t xml:space="preserve">hal-02303451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible and Near-infrared Laboratory Demonstration of a Simplified Pyramid Wavefront Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shane Jacobson</w:t>
+                <w:t xml:space="preserve">Focal-plane wavefront sensing with the vector-Apodizing Phase Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/ab046a⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.A48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303531v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Clear, Direct Evidence for Multiple Protoplanets Orbiting LkCa 15: LkCa 15 bcd are Likely Inner Disk Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Chromaticity Analysis and PSF Subtraction Techniques for SCExAO/CHARIS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kellen Lawson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab1b42⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab21d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303451v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chromaticity Analysis and PSF Subtraction Techniques for SCExAO/CHARIS Data</w:t>
+                <w:t xml:space="preserve">Subaru Near-infrared Imaging Polarimetry of Misaligned Disks around the SR 24 Hierarchical Triple System*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothy Brandt</w:t>
+                <w:t xml:space="preserve">Satoshi Mayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhiko Kusakabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Muto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 158 (1), pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab21d4⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 159 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518339v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal-plane wavefront sensing with the vector-Apodizing Phase Plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bos</w:t>
+                <w:t xml:space="preserve">Isochronal age-mass discrepancy of young stars: SCExAO/CHARIS integral field spectroscopy of the HIP 79124 triple system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Asensio-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Doelman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Guyon</w:t>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 632, pp.A48. </w:t>
+              <w:t xml:space="preserve">, 2019, 622, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518338v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel phase imaging with VLT/NACO: high-contrast detection of new candidate low-mass stellar companions at the diffraction limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,64 +3715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-epoch Direct Imaging and Time-variable Scattered Light Morphology of the HD 163296 Protoplanetary Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misato Fukagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,831 +3830,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing vibrations at the Subaru Telescope for the Subaru coronagraphic extreme adaptive optics instrument</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+                <w:t xml:space="preserve">SCExAO/CHARIS Near-infrared Direct Imaging, Spectroscopy, and Forward-Modeling of κ And b: A Likely Young, Low-gravity Superjovian Companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Uyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naruhisa Takato</w:t>
+                <w:t xml:space="preserve">Eric Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garima Singh</w:t>
+                <w:t xml:space="preserve">Sarah Blunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (04), pp.1. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (6), pp.291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.4.4.049001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aae9ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518342v1</w:t>
+                <w:t xml:space="preserve">hal-02305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory and On-sky Validation of the Shaped Pupil Coronagraph’s Sensitivity to Low-order Aberrations With Active Wavefront Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thayne Currie</w:t>
+                <w:t xml:space="preserve">Characterizing vibrations at the Subaru Telescope for the Subaru coronagraphic extreme adaptive optics instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jeremy Kasdin</w:t>
+                <w:t xml:space="preserve">Naruhisa Takato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler Groff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+                <w:t xml:space="preserve">Garima Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130 (986), pp.044505. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (04), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/aaab41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.4.4.049001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305123v1</w:t>
+                <w:t xml:space="preserve">hal-03518342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-nulling for a robust direct interferometric detection of extrasolar planets</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laboratory and On-sky Validation of the Shaped Pupil Coronagraph’s Sensitivity to Low-order Aberrations With Active Wavefront Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeremy Kasdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Groff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832847⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (986), pp.044505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/aaab41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307919v1</w:t>
+                <w:t xml:space="preserve">hal-02305123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/CHARIS Near-IR High-contrast Imaging and Integral Field Spectroscopy of the HIP 79977 Debris Disk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel-nulling for a robust direct interferometric detection of extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619, pp.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaeb24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02308130v1</w:t>
+                <w:t xml:space="preserve">hal-02307919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Speckle Lifetimes in Near-infrared Extreme Adaptive Optics Images for Optimizing Focal Plane Wavefront Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">SCExAO/CHARIS Near-IR High-contrast Imaging and Integral Field Spectroscopy of the HIP 79977 Debris Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Lozi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Groff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/aad8ed⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (6), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaeb24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308123v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/CHARIS Near-infrared Direct Imaging, Spectroscopy, and Forward-Modeling of κ And b: A Likely Young, Low-gravity Superjovian Companion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Nielsen</w:t>
+                <w:t xml:space="preserve">Measurements of Speckle Lifetimes in Near-infrared Extreme Adaptive Optics Images for Optimizing Focal Plane Wavefront Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Blunt</w:t>
+                <w:t xml:space="preserve">Donald Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 156 (6), pp.291. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (992), pp.104502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aae9ea⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/aad8ed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305122v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Demonstration of a Versatile Low-order Wavefront Sensor Tested on Multiple Coronographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,64 +5025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cvetojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5127,529 +5127,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing stellar spectroscopy with extreme adaptive optics and photonics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Palomar kernel-phase experiment: testing kernel phase interferometry for ground-based astronomical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tuthill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Hinkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/121001⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 455 (2), pp.1647-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518358v1</w:t>
+                <w:t xml:space="preserve">hal-03518362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Palomar kernel-phase experiment: testing kernel phase interferometry for ground-based astronomical observations</w:t>
+                <w:t xml:space="preserve">Closed-loop focal plane wavefront control with the SCExAO instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 455 (2), pp.1647-1653. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, pp.A33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518362v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop focal plane wavefront control with the SCExAO instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-precision technique to correct for residual atmospheric dispersion in high-contrast imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628496⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (970), pp.124404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/124404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518361v1</w:t>
+                <w:t xml:space="preserve">hal-03518360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-precision technique to correct for residual atmospheric dispersion in high-contrast imaging systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Enhancing stellar spectroscopy with extreme adaptive optics and photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cvetojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 128 (970), pp.124404. </w:t>
+              <w:t xml:space="preserve">, 2016, 128 (970), pp.121001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/124404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/121001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518360v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPEED project : SPEEDing up research and development towards high-contrast imaging instruments for the E-ELT</w:t>
               </w:r>
@@ -5773,77 +5773,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial incoherent speckles enable precision astrometry and photometry in high-contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hagelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schworer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tuthill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An achromatic focal plane mask for high-performance broadband coronagraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,429 +6156,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Sky Speckle Nulling Demonstration at Small Angular Separation with SCExAO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyot-based Low Order Wavefront Sensor for Phase-mask Coronagraphs: Principle, Simulations and Laboratory Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clergeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Garima Singh</w:t>
+                <w:t xml:space="preserve">Taro Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 126 (940), pp.565-572. </w:t>
+              <w:t xml:space="preserve">, 2014, 126 (940), pp.586-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/677141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/677048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518366v1</w:t>
+                <w:t xml:space="preserve">hal-02552222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demonstration of wavefront sensing and mirror phasing from the image domain</w:t>
+                <w:t xml:space="preserve">On-Sky Speckle Nulling Demonstration at Small Angular Separation with SCExAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nick Cvetojevic</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cheetham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barnaby Norris</w:t>
+                <w:t xml:space="preserve">Christophe Clergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 440 (1), pp.125-133. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (940), pp.565-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/677141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518368v1</w:t>
+                <w:t xml:space="preserve">hal-03518366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyot-based Low Order Wavefront Sensor for Phase-mask Coronagraphs: Principle, Simulations and Laboratory Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A demonstration of wavefront sensing and mirror phasing from the image domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Cvetojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Matsuo</w:t>
+                <w:t xml:space="preserve">Anthony Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (940), pp.586-594. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 440 (1), pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/677048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552222v1</w:t>
+                <w:t xml:space="preserve">hal-03518368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central-Obscuration Removal Plates for Focal-Plane Phase-Mask Coronagraphs with a Centrally-Obscured Telescope</w:t>
               </w:r>
@@ -6975,64 +6975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DANCING IN THE DARK: NEW BROWN DWARF BINARIES FROM KERNEL PHASE INTERFEROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tuthill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 767 (2), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tuthill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7300,51 +7300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7436,51 +7436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V(WF)²S: Very Wide Field WaveFront Sensor for GLAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7557,90 +7557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCExAO, an instrument with a dual purpose: perform cutting-edge science and develop new technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Leggett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Calissendorff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy Kirkpatrick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/adadf9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Furio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aganze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc86d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05114215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marley Chingaipe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna &#321;awniczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayne Currie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wisniewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohide Tamura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac2823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Brandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac02cc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039583" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ireland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laugier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kuzuhara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chilcote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abc631" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Uyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5afa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wallace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ireland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Federrath" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sahoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Chilcote" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab88cd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Akiyama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab64f9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936981" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Norris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.4.045004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehan Bae" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8f6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Mayama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiko Kusakabe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Muto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5850" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Greenbaum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935247" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lehmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz729" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Jacobson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ab046a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cieza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Mulders" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab1b42" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab21d4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doelman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz882" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fukagawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Grady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruhisa Takato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.4.049001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeremy Kasdin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Groff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaab41" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832847" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaeb24" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aad8ed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nielsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae9ea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aa76c1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cvetojevic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Norris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Betters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017753" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gross" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spaleniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025546" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/121001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pope" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tuthill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2442" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628496" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/124404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Preis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gouvret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagelberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schworer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belikov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681242" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677141" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu218" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Matsuo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumika Oshiyama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Murakami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Baba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675807" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Eisner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Angel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Woolf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/1/11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/110" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670670" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lloyd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Blain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668848" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Rigaut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925984" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Albert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Bardalez Gagliuffi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Daniella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Leggett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Calissendorff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy Kirkpatrick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/adadf9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Furio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aganze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc86d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05114215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marley Chingaipe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna &#321;awniczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayne Currie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wisniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohide Tamura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac2823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Brandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac02cc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ireland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laugier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wallace" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammerer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ireland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Federrath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2434" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Akiyama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab64f9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sahoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Chilcote" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab88cd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kuzuhara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chilcote" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abc631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Uyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Rosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5afa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Norris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.4.045004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehan Bae" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8f6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Greenbaum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935247" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lehmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz729" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Jacobson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ab046a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cieza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Mulders" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab1b42" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doelman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab21d4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Mayama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiko Kusakabe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Muto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5850" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz882" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fukagawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Grady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nielsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae9ea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruhisa Takato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.4.049001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeremy Kasdin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Groff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaab41" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832847" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaeb24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aad8ed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aa76c1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cvetojevic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Norris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Betters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017753" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gross" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spaleniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025546" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pope" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tuthill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2442" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628496" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/124404" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/121001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Preis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gouvret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagelberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schworer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belikov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681242" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552222v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Matsuo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677141" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu218" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumika Oshiyama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Murakami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Baba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675807" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Eisner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Angel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Woolf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/1/11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/110" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670670" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lloyd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Blain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668848" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Rigaut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925984" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Albert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Bardalez Gagliuffi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Daniella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>