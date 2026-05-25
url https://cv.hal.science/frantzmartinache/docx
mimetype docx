--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -497,563 +497,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband Imaging of the HD 36546 Debris Disk: A Refined View from SCExAO/CHARIS*</w:t>
+                <w:t xml:space="preserve">First on-sky demonstration of spatial Linear Dark Field Control with the vector-Apodizing Phase Plate at Subaru/SCExAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellen Lawson</w:t>
+                <w:t xml:space="preserve">S. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thayne Currie</w:t>
+                <w:t xml:space="preserve">K. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wisniewski</w:t>
+                <w:t xml:space="preserve">J. Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motohide Tamura</w:t>
+                <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162 (6), pp.293. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 653, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac2823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518281v1</w:t>
+                <w:t xml:space="preserve">hal-03518284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial linear dark field control on Subaru/SCExAO</w:t>
+                <w:t xml:space="preserve">Multiband Imaging of the HD 36546 Debris Disk: A Refined View from SCExAO/CHARIS*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Miller</w:t>
+                <w:t xml:space="preserve">Kellen Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bos</w:t>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lozi</w:t>
+                <w:t xml:space="preserve">John Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Guyon</w:t>
+                <w:t xml:space="preserve">Motohide Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 646, pp.A145. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (6), pp.293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac2823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518285v1</w:t>
+                <w:t xml:space="preserve">hal-03518281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/MEC and CHARIS Discovery of a Low-mass, 6 au Separation Companion to HIP 109427 Using Stochastic Speckle Discrimination and High-contrast Spectroscopy*</w:t>
+                <w:t xml:space="preserve">Spatial linear dark field control on Subaru/SCExAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thayne Currie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+                <w:t xml:space="preserve">K. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac02cc⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 646, pp.A145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518325v1</w:t>
+                <w:t xml:space="preserve">hal-03518285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First on-sky demonstration of spatial Linear Dark Field Control with the vector-Apodizing Phase Plate at Subaru/SCExAO</w:t>
+                <w:t xml:space="preserve">SCExAO/MEC and CHARIS Discovery of a Low-mass, 6 au Separation Companion to HIP 109427 Using Stochastic Speckle Discrimination and High-contrast Spectroscopy*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Guyon</w:t>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 653, pp.A42. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (2), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac02cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518284v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared photometry of the T Tauri triple system with kernel phase interferometry</w:t>
               </w:r>
@@ -1167,831 +1167,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution survey for planetary companions to young stars in the Taurus molecular cloud</w:t>
+                <w:t xml:space="preserve">SCExAO/CHARIS Direct Imaging Discovery of a 20 au Separation, Low-mass Ratio Brown Dwarf Companion to an Accelerating Sun-like Star *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wallace</w:t>
+                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Kammerer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Federrath</w:t>
+                <w:t xml:space="preserve">Jeffrey Chilcote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2434⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 904 (2), pp.L25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abc631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518290v1</w:t>
+                <w:t xml:space="preserve">hal-03518288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution Near-infrared Polarimetry and Submillimeter Imaging of FS Tau A: Possible Streamers in Misaligned Circumbinary Disk System</w:t>
+                <w:t xml:space="preserve">Atmospheric Characterization and Further Orbital Modeling of κ Andromeda b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Uyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ruobing Dong</w:t>
+                <w:t xml:space="preserve">Robert de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab64f9⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5afa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518334v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Photometric and Astrometric Calibration Using Alternating Satellite Speckles</w:t>
+                <w:t xml:space="preserve">High-resolution survey for planetary companions to young stars in the Taurus molecular cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananya Sahoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+                <w:t xml:space="preserve">M Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lozi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeffery Chilcote</w:t>
+                <w:t xml:space="preserve">C Federrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab88cd⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 498 (1), pp.1382-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518332v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-phase analysis: Aperture modeling prescriptions that minimize calibration errors</w:t>
+                <w:t xml:space="preserve">High-resolution Near-infrared Polarimetry and Submillimeter Imaging of FS Tau A: Possible Streamers in Misaligned Circumbinary Disk System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Laugier</w:t>
+                <w:t xml:space="preserve">Eiji Akiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kammerer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
+                <w:t xml:space="preserve">Ruobing Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936981⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 889 (2), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab64f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903815v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/CHARIS Direct Imaging Discovery of a 20 au Separation, Low-mass Ratio Brown Dwarf Companion to an Accelerating Sun-like Star *</w:t>
+                <w:t xml:space="preserve">Precision Photometric and Astrometric Calibration Using Alternating Satellite Speckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothy Brandt</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananya Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Chilcote</w:t>
+                <w:t xml:space="preserve">Jeffery Chilcote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 904 (2), pp.L25. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (6), pp.250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abc631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab88cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518288v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Characterization and Further Orbital Modeling of κ Andromeda b</w:t>
+                <w:t xml:space="preserve">Kernel-phase analysis: Aperture modeling prescriptions that minimize calibration errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Uyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thayne Currie</w:t>
+                <w:t xml:space="preserve">Alban Ceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunori Hori</w:t>
+                <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert de Rosa</w:t>
+                <w:t xml:space="preserve">Mamadou N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 159 (2), pp.40. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 636, pp.A72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5afa⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518336v1</w:t>
+                <w:t xml:space="preserve">hal-02903815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular differential kernel phases</w:t>
               </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Cvetojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 636, pp.A21. </w:t>
@@ -2105,1531 +2105,1531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast Hα imaging with Subaru/SCExAO + VAMPIRES</w:t>
+                <w:t xml:space="preserve">SCExAO/CHARIS High-contrast Imaging of Spirals and Darkening Features in the HD 34700 A Protoplanetary Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Uyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnaby Norris</w:t>
+                <w:t xml:space="preserve">Valentin Christiaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lozi</w:t>
+                <w:t xml:space="preserve">Jaehan Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (04), </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 900 (2), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.4.045004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aba8f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518326v1</w:t>
+                <w:t xml:space="preserve">hal-03518330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/CHARIS High-contrast Imaging of Spirals and Darkening Features in the HD 34700 A Protoplanetary Disk</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MKID Exoplanet Camera for Subaru SCExAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Christiaens</w:t>
+                <w:t xml:space="preserve">Alexander Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaehan Bae</w:t>
+                <w:t xml:space="preserve">Neelay Fruitwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Zobrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aba8f6⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (1018), pp.125005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/abc60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518330v1</w:t>
+                <w:t xml:space="preserve">hal-03144038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MKID Exoplanet Camera for Subaru SCExAO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Steiger</w:t>
+                <w:t xml:space="preserve">High-contrast Hα imaging with Subaru/SCExAO + VAMPIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Uyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bailey</w:t>
+                <w:t xml:space="preserve">Barnaby Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Zobrist</w:t>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132 (1018), pp.125005. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/abc60f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.4.045004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144038v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-phase detection limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mary</w:t>
+                <w:t xml:space="preserve">Subaru Near-infrared Imaging Polarimetry of Misaligned Disks around the SR 24 Hierarchical Triple System*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Greenbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frantz Martinache</w:t>
+                <w:t xml:space="preserve">Satoshi Mayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Sivaramakrishnan</w:t>
+                <w:t xml:space="preserve">Sebastián Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhiko Kusakabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Muto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935247⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033689v1</w:t>
+                <w:t xml:space="preserve">hal-03518337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a mid-infrared L band up-conversion interferometer: first on-sky sensitivity test on a single arm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isochronal age-mass discrepancy of young stars: SCExAO/CHARIS integral field spectroscopy of the HIP 79124 triple system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delage</w:t>
+                <w:t xml:space="preserve">Ruben Asensio-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reynaud</w:t>
+                <w:t xml:space="preserve">Markus Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 485 (3), pp.3595-3599. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109633v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible and Near-infrared Laboratory Demonstration of a Simplified Pyramid Wavefront Sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+                <w:t xml:space="preserve">Kernel-phase detection limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Chun</w:t>
+                <w:t xml:space="preserve">Alexandra Greenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shane Jacobson</w:t>
+                <w:t xml:space="preserve">Anand Sivaramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131 (998), pp.044503. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 630, pp.A120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/ab046a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303531v1</w:t>
+                <w:t xml:space="preserve">hal-03033689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Clear, Direct Evidence for Multiple Protoplanets Orbiting LkCa 15: LkCa 15 bcd are Likely Inner Disk Signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a mid-infrared L band up-conversion interferometer: first on-sky sensitivity test on a single arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marois</w:t>
+                <w:t xml:space="preserve">Lucien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Cieza</w:t>
+                <w:t xml:space="preserve">Ludovic Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gijs Mulders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kellen Lawson</w:t>
+                <w:t xml:space="preserve">Laurent Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab1b42⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485 (3), pp.3595-3599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303451v1</w:t>
+                <w:t xml:space="preserve">hal-02109633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal-plane wavefront sensing with the vector-Apodizing Phase Plate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Guyon</w:t>
+                <w:t xml:space="preserve">Visible and Near-infrared Laboratory Demonstration of a Simplified Pyramid Wavefront Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131 (998), pp.044503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/ab046a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03518338v1</w:t>
+                <w:t xml:space="preserve">hal-02303531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chromaticity Analysis and PSF Subtraction Techniques for SCExAO/CHARIS Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">No Clear, Direct Evidence for Multiple Protoplanets Orbiting LkCa 15: LkCa 15 bcd are Likely Inner Disk Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothy Brandt</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Cieza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs Mulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab21d4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877 (1), pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab1b42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518339v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaru Near-infrared Imaging Polarimetry of Misaligned Disks around the SR 24 Hierarchical Triple System*</w:t>
+                <w:t xml:space="preserve">Focal-plane wavefront sensing with the vector-Apodizing Phase Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Muto</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.A48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab5850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03518337v1</w:t>
+                <w:t xml:space="preserve">hal-03518338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochronal age-mass discrepancy of young stars: SCExAO/CHARIS integral field spectroscopy of the HIP 79124 triple system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Chromaticity Analysis and PSF Subtraction Techniques for SCExAO/CHARIS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Masayuki Kuzuhara</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 622, pp.A42. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab21d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303350v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel phase imaging with VLT/NACO: high-contrast detection of new candidate low-mass stellar companions at the diffraction limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,64 +3715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-epoch Direct Imaging and Time-variable Scattered Light Morphology of the HD 163296 Protoplanetary Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misato Fukagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,217 +3830,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/CHARIS Near-infrared Direct Imaging, Spectroscopy, and Forward-Modeling of κ And b: A Likely Young, Low-gravity Superjovian Companion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Laboratory and On-sky Validation of the Shaped Pupil Coronagraph’s Sensitivity to Low-order Aberrations With Active Wavefront Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayne Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nielsen</w:t>
+                <w:t xml:space="preserve">N. Jeremy Kasdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Blunt</w:t>
+                <w:t xml:space="preserve">Tyler Groff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 156 (6), pp.291. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (986), pp.044505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aae9ea⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/aaab41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305122v1</w:t>
+                <w:t xml:space="preserve">hal-02305123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing vibrations at the Subaru Telescope for the Subaru coronagraphic extreme adaptive optics instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naruhisa Takato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,589 +4098,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory and On-sky Validation of the Shaped Pupil Coronagraph’s Sensitivity to Low-order Aberrations With Active Wavefront Control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel-nulling for a robust direct interferometric detection of extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/aaab41⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619, pp.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305123v1</w:t>
+                <w:t xml:space="preserve">hal-02307919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-nulling for a robust direct interferometric detection of extrasolar planets</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SCExAO/CHARIS Near-IR High-contrast Imaging and Integral Field Spectroscopy of the HIP 79977 Debris Disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Groff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832847⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (6), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaeb24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307919v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCExAO/CHARIS Near-IR High-contrast Imaging and Integral Field Spectroscopy of the HIP 79977 Debris Disk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Measurements of Speckle Lifetimes in Near-infrared Extreme Adaptive Optics Images for Optimizing Focal Plane Wavefront Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tyler Groff</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aaeb24⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (992), pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/aad8ed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308130v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Speckle Lifetimes in Near-infrared Extreme Adaptive Optics Images for Optimizing Focal Plane Wavefront Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+                <w:t xml:space="preserve">SCExAO/CHARIS Near-infrared Direct Imaging, Spectroscopy, and Forward-Modeling of κ And b: A Likely Young, Low-gravity Superjovian Companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayne Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Uyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Hall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Lozi</w:t>
+                <w:t xml:space="preserve">Sarah Blunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130 (992), pp.104502. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (6), pp.291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/aad8ed⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aae9ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308123v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Demonstration of a Versatile Low-order Wavefront Sensor Tested on Multiple Coronographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5025,64 +5025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cvetojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5127,529 +5127,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Palomar kernel-phase experiment: testing kernel phase interferometry for ground-based astronomical observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing stellar spectroscopy with extreme adaptive optics and photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cvetojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2442⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (970), pp.121001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/121001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518362v1</w:t>
+                <w:t xml:space="preserve">hal-03518358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop focal plane wavefront control with the SCExAO instrument</w:t>
+                <w:t xml:space="preserve">The Palomar kernel-phase experiment: testing kernel phase interferometry for ground-based astronomical observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tuthill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Hinkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 593, pp.A33. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 455 (2), pp.1647-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518361v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-precision technique to correct for residual atmospheric dispersion in high-contrast imaging systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-loop focal plane wavefront control with the SCExAO instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/124404⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518360v1</w:t>
+                <w:t xml:space="preserve">hal-03518361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing stellar spectroscopy with extreme adaptive optics and photonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-precision technique to correct for residual atmospheric dispersion in high-contrast imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Guyon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 128 (970), pp.121001. </w:t>
+              <w:t xml:space="preserve">, 2016, 128 (970), pp.124404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/121001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/128/970/124404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518358v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPEED project : SPEEDing up research and development towards high-contrast imaging instruments for the E-ELT</w:t>
               </w:r>
@@ -5773,77 +5773,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial incoherent speckles enable precision astrometry and photometry in high-contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hagelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5894,103 +5894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VAMPIRES instrument: imaging the innermost regions of protoplanetary discs with polarimetric interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schworer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tuthill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 447 (3), pp.2894-2906. </w:t>
@@ -6041,51 +6041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An achromatic focal plane mask for high-performance broadband coronagraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,429 +6156,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyot-based Low Order Wavefront Sensor for Phase-mask Coronagraphs: Principle, Simulations and Laboratory Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Sky Speckle Nulling Demonstration at Small Angular Separation with SCExAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Singh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taro Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 126 (940), pp.586-594. </w:t>
+              <w:t xml:space="preserve">, 2014, 126 (940), pp.565-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/677048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/677141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552222v1</w:t>
+                <w:t xml:space="preserve">hal-03518366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Sky Speckle Nulling Demonstration at Small Angular Separation with SCExAO</w:t>
+                <w:t xml:space="preserve">A demonstration of wavefront sensing and mirror phasing from the image domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Cvetojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clergeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Garima Singh</w:t>
+                <w:t xml:space="preserve">Anthony Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (940), pp.565-572. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 440 (1), pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/677141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518366v1</w:t>
+                <w:t xml:space="preserve">hal-03518368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demonstration of wavefront sensing and mirror phasing from the image domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyot-based Low Order Wavefront Sensor for Phase-mask Coronagraphs: Principle, Simulations and Laboratory Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nick Cvetojevic</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cheetham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barnaby Norris</w:t>
+                <w:t xml:space="preserve">Taro Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 440 (1), pp.125-133. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (940), pp.586-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/677048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518368v1</w:t>
+                <w:t xml:space="preserve">hal-02552222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central-Obscuration Removal Plates for Focal-Plane Phase-Mask Coronagraphs with a Centrally-Obscured Telescope</w:t>
               </w:r>
@@ -6603,51 +6603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumika Oshiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshi Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6711,51 +6711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH PERFORMANCE LYOT AND PIAA CORONAGRAPHY FOR ARBITRARILY SHAPED TELESCOPE APERTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Hinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,51 +6841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULTANEOUS EXOPLANET CHARACTERIZATION AND DEEP WIDE-FIELD IMAGING WITH A DIFFRACTIVE PUPIL TELESCOPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josh Eisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,64 +6975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DANCING IN THE DARK: NEW BROWN DWARF BINARIES FROM KERNEL PHASE INTERFEROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tuthill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 767 (2), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tuthill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7287,64 +7287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle Control with a Remapped-Pupil PIAA Coronagraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7436,51 +7436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V(WF)²S: Very Wide Field WaveFront Sensor for GLAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7557,90 +7557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCExAO, an instrument with a dual purpose: perform cutting-edge science and develop new technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Leggett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Calissendorff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy Kirkpatrick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/adadf9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Furio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aganze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc86d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05114215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marley Chingaipe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna &#321;awniczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayne Currie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wisniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohide Tamura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac2823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Brandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac02cc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ireland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laugier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wallace" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammerer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ireland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Federrath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2434" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Akiyama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab64f9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sahoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Chilcote" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab88cd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936981" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kuzuhara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chilcote" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abc631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Uyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Rosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5afa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Norris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.4.045004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehan Bae" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8f6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Greenbaum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935247" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lehmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz729" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Jacobson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ab046a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cieza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Mulders" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab1b42" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doelman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab21d4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Mayama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiko Kusakabe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Muto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5850" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz882" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fukagawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Grady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nielsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae9ea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruhisa Takato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.4.049001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeremy Kasdin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Groff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaab41" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832847" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaeb24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aad8ed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aa76c1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cvetojevic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Norris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Betters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017753" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gross" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spaleniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025546" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pope" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tuthill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2442" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628496" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/124404" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/121001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Preis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gouvret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagelberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schworer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belikov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681242" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552222v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Matsuo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677141" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu218" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumika Oshiyama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Murakami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Baba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675807" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Eisner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Angel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Woolf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/1/11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/110" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670670" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lloyd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Blain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668848" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Rigaut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925984" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Albert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Bardalez Gagliuffi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Daniella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Leggett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Calissendorff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davy Kirkpatrick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/adadf9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew de Furio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aganze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc86d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05114215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marley Chingaipe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna &#321;awniczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayne Currie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wisniewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohide Tamura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac2823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039583" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Brandt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac02cc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ireland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laugier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kuzuhara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chilcote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abc631" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Uyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5afa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wallace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammerer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ireland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Federrath" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Akiyama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab64f9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sahoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Chilcote" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab88cd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936981" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Christiaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehan Bae" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8f6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Norris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.4.045004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Mayama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiko Kusakabe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Muto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab5850" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Asensio-Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Greenbaum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935247" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lehmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz729" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Jacobson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ab046a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cieza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Mulders" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab1b42" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doelman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab21d4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz882" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fukagawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Grady" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeremy Kasdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Groff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaab41" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruhisa Takato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.4.4.049001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832847" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaeb24" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aad8ed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nielsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blunt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae9ea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aa76c1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cvetojevic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Norris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Betters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017753" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gross" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spaleniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025546" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/121001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pope" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tuthill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2442" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628496" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pathak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/128/970/124404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Preis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gouvret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagelberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schworer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belikov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681242" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677141" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu218" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Matsuo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumika Oshiyama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Murakami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Baba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675807" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cady" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Eisner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Angel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Woolf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/1/11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/110" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/670670" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lloyd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Blain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668848" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722880v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Rigaut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925984" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Albert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali-Dib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Bardalez Gagliuffi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Daniella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>