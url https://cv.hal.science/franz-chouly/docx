--- v1 (2026-03-30)
+++ v2 (2026-04-30)
@@ -8968,203 +8968,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element approximation of penalized elastoplastic torsion problem with nonconstant source term</w:t>
+                <w:t xml:space="preserve">Optimized Schwarz Waveform Relaxation methods for wave-heat coupling in one dimensional bounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hild</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675762v1</w:t>
+                <w:t xml:space="preserve">hal-04817161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Schwarz Waveform Relaxation methods for wave-heat coupling in one dimensional bounded domains</w:t>
+                <w:t xml:space="preserve">Finite element approximation of penalized elastoplastic torsion problem with nonconstant source term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817161v1</w:t>
+                <w:t xml:space="preserve">hal-04675762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes problem with slip boundary conditions using stabilized finite elements combined with Nitsche</w:t>
               </w:r>
@@ -10744,51 +10744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02100-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051404v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.10.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208610v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rohan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3897" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pignet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-023-02405-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gustafsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Araya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02300-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaziri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-021-01201-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625283v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2022.108191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016378v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol L Cascavita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283418v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1286499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482235v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616322v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.07.055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aflah Elouneg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650138v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengdong Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blank" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caiazzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Mura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0124-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Mlika" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0950-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fabre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drx024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mottet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Kerbiriou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427872v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.07.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115812v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Khodja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746942v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Astorino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2014-02913-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12088344X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.10.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Heuer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0451-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ra&#250;l Barrenechea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R. Barrenechea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.200800068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG7X0LS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361284v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090749694" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56208-2_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_79" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131357v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403003v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71431-8_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3241387" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boutault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/error-control-adaptive-discretizations-and-applications-part-1/chouly/978-0-443-29448-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340507.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C&#225;rcamo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner H. Poza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530708v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047071v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338823v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliza Capu&#241;ay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435649v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cattivelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guardasoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670133v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817161v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077986v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741809v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021471v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blaise" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Eftimie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Rolin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adebayo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urcun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Loubani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra M&#233;jri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Merito" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R Barrenechea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheherazada Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Entezari Heravi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04693634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04204197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03212748v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01564693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02100-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051404v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.10.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208610v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rohan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3897" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pignet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-023-02405-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gustafsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Araya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02300-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaziri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-021-01201-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2022.114557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625283v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2022.108191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016378v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol L Cascavita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283418v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1286499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482235v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616322v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.07.055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Sutula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aflah Elouneg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650138v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengdong Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blank" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caiazzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Mura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0124-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabii Mlika" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0950-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fabre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drx024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mottet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Kerbiriou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427872v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.07.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201600208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115812v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Khodja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746942v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Astorino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2014-02913-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12088344X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.10.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Heuer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0451-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ra&#250;l Barrenechea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R. Barrenechea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.200800068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG7X0LS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361284v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090749694" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56208-2_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96415-7_79" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131357v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zilian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403003v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71431-8_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3241387" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boutault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/error-control-adaptive-discretizations-and-applications-part-1/chouly/978-0-443-29448-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340507.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C&#225;rcamo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abner H. Poza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530708v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047071v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338823v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliza Capu&#241;ay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435649v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cattivelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guardasoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670133v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817161v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077986v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741809v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021471v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blaise" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Eftimie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Rolin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusegun Adebayo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urcun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Loubani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra M&#233;jri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Merito" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R Barrenechea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheherazada Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Entezari Heravi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04693634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04204197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03212748v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01564693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>