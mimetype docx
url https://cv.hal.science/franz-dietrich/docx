--- v0 (2026-03-24)
+++ v1 (2026-05-14)
@@ -1,5609 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5557 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franz Dietrich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franz-dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5300-0109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125430256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187014984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Yna8B-oAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000124113032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are Social Norms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically rational judgment aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3-4), pp.531-580. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-024-01516-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract rationality: the 'logical' structure of attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sugden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266267123000020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberation and the wisdom of crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-024-01595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning in attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-022-03986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical versus graded beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.817940. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.817940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03615028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Bayesian Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2021.105255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savage’s response to Allais as Broomean reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sugden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.143-164. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1350178X.2020.1857424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision under normative uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jabarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.372-394. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266267121000201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of Bayesian groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noûs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.708-736. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nous.12233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01744083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broomean model of rationality and reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sugden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.585-614. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/jphil20191161138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From degrees of belief to binary beliefs: Lessons from judgment-aggregation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (5), pp.225-270. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/jphil2018115516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01744085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savage's Theorem Under Changing Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue &amp;quot;Beliefs in Groups&amp;quot; of Theory and Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodek Rabinowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-018-9654-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What matters and how it matters: a choice-theoretic representation of moral theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (4), pp.421-479. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00318108-4173412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01744079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic opinion pooling generalized. Part two: The premise-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (4), pp.787-814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic opinion pooling generalized. Part one: General agendas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (4), pp.747-786. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-017-1034-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision generalized: A joint characterization of Bayes' and Je¤rey's rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.352-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentalism Versus Behaviourism in Economics: A Philosophy-of-Science Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.249-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reason-based choice and context-dependence: An explanatory framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.175-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgment aggregation and agenda manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.113-136. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation theory and the relevance of some issues to others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.463-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating causal judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.491-515. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring rules for judgment aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.873-911. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-013-0757-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-terrorism policies and the risk of provoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.405-441. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0951629813505721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgment aggregation in search for the truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Bozbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.571-590. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic democracy with defensible premises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.87-120. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0266267113000096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do preferences come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.613-637. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-012-0333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for (prior) belief in Bayesian epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 190, pp.787-808. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-012-0224-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reason-based theory of rational choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noûs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.104-134. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0068.2011.00840.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent opinions? On the causal foundations of belief formation and jury theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122, pp.655-685. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mind/fzt074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositionwise judgment aggregation: the general case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1067-1095. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-012-0661-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling change in individual characteristics: an axiomatic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 (2), pp.471-94. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2012.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining with endogenous disagreement: the extended Kalai-Smorodinsky solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irem Bozbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.407-417. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2011.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of non-informational preference change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.145-164. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0951629810394700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Premiss-Based Approach to Judgment Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (2), pp.562-582. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Markus Knauff; Wolfgang Spohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Rationality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.579-590, 2021, 9780262045070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible worlds in modal logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Thomas; Antoine Mandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Mathématiques – Modélisations mathématiques et transformations artistiques des données du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel; Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2021, 978-2-37229-042-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03248794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relation between Degrees of Belief and Binary Beliefs: A General Impossibility Theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Igor Douven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lotteries, Knowledge, and Rational Belief: Essays on the Lottery Paradox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.223-254, 2021, 9781108421911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jury Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miranda Fricker; Peter J. Graham; David Henderson; Nikolaj J.L.L. Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Social Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge Handbooks Online, 2019, Routledge Handbook in Philosophy, 9781138858510. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315717937-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic opinion pooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Probability and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgment aggregation and the discursive dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Philosophy and the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publishing Inc., pp.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare vs. Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974689v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are Social Norms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04884781v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberation and the Wisdom of Crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667931v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impossibility of non-manipulable probability aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04405495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jury Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Spiekermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical versus graded beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning in attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023015v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Under Normative Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jabarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905431v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Bayesian Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905409v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically rational judgment aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03140090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savage's response to Allais as Broomean reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sugden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1350178X.2020.1857424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02905466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation between degrees of belief and binary beliefs: A general impossibility theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01999527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broomean model of rationality and reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sugden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Under Normative Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jabarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Belief: Logic in Multiple Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Staras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sugden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Under Normative Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Jabarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interpretive Account of Logical Aggregation Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bilan interprétatif de la théorie de l'agrégation logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Premiss-Based Approach to Logical Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5664,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A91CFE28"/>
+    <w:nsid w:val="40724DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5895,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franz-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5300-0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125430256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187014984" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000124113032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463710v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Spiekermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian List" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01516-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Staras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sugden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267123000020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01595-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-022-03986-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.817940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03261452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2020.1857424" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jabarian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267121000201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nous.12233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jphil20191161138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jphil2018115516" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2018.01.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Rabinowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-018-9654-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00318108-4173412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1034-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2016.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0757-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629813505721" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Bozbay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2014.02.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-012-0333-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJM5KVBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266267113000096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-012-0224-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73S2DM51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0068.2011.00840.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mind/fzt074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0661-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G389183-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.06.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFMHMS34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629810394700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.01.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8369" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315717937-38" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884781v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974689v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667931v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500542v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023015v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905431v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905409v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023012v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franz-dietrich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5300-0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125430256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187014984" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Yna8B-oAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000124113032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dietrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Spiekermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian List" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01516-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Staras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sugden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267123000020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01595-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-022-03986-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.817940" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2021.105255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03261452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2020.1857424" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jabarian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267121000201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nous.12233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jphil20191161138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/jphil2018115516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2018.01.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Rabinowicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-018-9654-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00318108-4173412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-017-1034-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2016.01.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0757-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629813505721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Bozbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2014.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266267113000096" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-012-0333-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJM5KVBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-012-0224-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73S2DM51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0068.2011.00840.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mind/fzt074" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0661-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.06.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G389183-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2011.06.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFMHMS34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0951629810394700" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2010.01.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8369" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315717937-38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974689v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884781v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667931v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500542v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023015v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905431v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905409v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023012v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>