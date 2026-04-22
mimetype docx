--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -1559,449 +1559,461 @@
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.289-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional Adjustment to Conflict Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kiesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Purmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rico Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (1), pp.55-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1618-3169/a000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of higher visual function in macular degeneration with multifocal electroretinogram and multifocal visual evoked potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagen Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Pollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ophthalmic and Physiological Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (5), pp.540-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/opo.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A behavioral task for the validation of a gaze-contingent simulated scotoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Johannes Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Pollmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (4), pp.1313-1321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-013-0321-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for feature binding in the superior parietal lobule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2023,248 +2035,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Zinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68, pp.173-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual cueing impairment in patients with age-related macular degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Pollmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), pp.28-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/13.3.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated loss of foveal vision eliminates visual search advantage in repeated displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2283,188 +2295,188 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Pollmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Search Facilitation in Repeated Displays Depends on Visuospatial Working Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Manginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Pollmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (1), pp.47-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1618-3169/a000125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2532,51 +2544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5339F66F"/>
+    <w:nsid w:val="EA8B4EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2763,51 +2775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franziska-geringswald" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7956-1780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Afyouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1602-20.2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sharifian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pollmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1105-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geringswald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afyouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61188-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porracin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.9.8.15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenblum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Linnhoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41465-018-0096-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.2.6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Hofm&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zinke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baumgartner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.07.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Wendt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiesel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Purmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000227" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Thieme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opo.12152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBJF79D7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Johannes Baumgartner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0321-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Speck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0Q21SWC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.3.28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manginelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franziska-geringswald" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7956-1780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Afyouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1602-20.2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Sharifian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pollmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1105-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geringswald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afyouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61188-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porracin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.9.8.15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenblum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Linnhoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41465-018-0096-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.2.6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herbik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Hofm&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zinke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baumgartner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.07.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C45PWP7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Wendt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiesel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Purmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Fischer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Thieme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opo.12152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBJF79D7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Johannes Baumgartner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0321-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Speck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0Q21SWC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Hoffmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.3.28" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manginelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>