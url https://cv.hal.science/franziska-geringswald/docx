--- v1 (2026-04-22)
+++ v2 (2026-05-16)
@@ -2544,51 +2544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA8B4EC3"/>
+    <w:nsid w:val="5CE35B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>