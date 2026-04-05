--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -100,3019 +100,3019 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
+                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chang, Fu-Kuo and Guemes, Alfredo, Sep 2025, Stanford University, Stanford, CA, United States. pp.983-990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195040v1</w:t>
+                <w:t xml:space="preserve">hal-05196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somaya Riffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Cuccagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Di Feo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+                <w:t xml:space="preserve">Modeling dynamical behaviors of bridge piers under scour: Comparative analyses of Winkler and simple discrete spring models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine El-Gholabzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdellilah Fidma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IABSE Congress, Ghent 2025: The Essence of Structural Engineering for Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Gand, Belgium. pp.1952-1961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2749/ghent.2025.1952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05196063v1</w:t>
+                <w:t xml:space="preserve">hal-05472277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling dynamical behaviors of bridge piers under scour: Comparative analyses of Winkler and simple discrete spring models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABSE Congress, Ghent 2025: The Essence of Structural Engineering for Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association for Bridge and Structural Engineering (IABSE), Aug 2025, Gand, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2749/ghent.2025.1952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05472277v1</w:t>
+                <w:t xml:space="preserve">hal-05195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change Effects on Characteristic Values of Temperature Loadings</w:t>
+                <w:t xml:space="preserve">UAV-based Localization of Removable Urban Pavement Elements Through Deep Object Detection Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Casti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Iason Katsamenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Skamantzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bakalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Guimarães, Portugal. pp.112-119, </w:t>
+              <w:t xml:space="preserve">PETRA '24: 17th International Conference on PErvasive Technologies Related to Assistive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Crète, Greece. pp.440-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3652037.3663934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904154v1</w:t>
+                <w:t xml:space="preserve">hal-04631663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV-based Localization of Removable Urban Pavement Elements Through Deep Object Detection Methods</w:t>
+                <w:t xml:space="preserve">Adjustment of sensitivity factors for the assessment of reinforced concrete Open Frame underpass short span bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iason Katsamenis</w:t>
+                <w:t xml:space="preserve">Midula Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Skamantzari</w:t>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Bakalos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRA '24: 17th International Conference on PErvasive Technologies Related to Assistive Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th fib PhD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fib (Fédération international du béton), Aug 2024, Budapest, Hungary. pp.325-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631663v1</w:t>
+                <w:t xml:space="preserve">hal-04774686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of sensitivity factors for the assessment of reinforced concrete Open Frame underpass short span bridge</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Surveillance et protection les ouvrages sensibles des véhicules en surcharge : l'offre de service du Cerema et premiers RETEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th fib PhD Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, fib (Fédération international du béton), Aug 2024, Budapest, Hungary. pp.325-332</w:t>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774686v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et protection les ouvrages sensibles des véhicules en surcharge : l'offre de service du Cerema et premiers RETEX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité d’un pont en béton armé pour l’ajustement des coefficients partiels de sécurité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midula Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128760v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité d’un pont en béton armé pour l’ajustement des coefficients partiels de sécurité.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of partial factor methods for existing concrete structures: Application to a cable-stayed bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ientile</w:t>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Orcesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IABMAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark. pp.3922-3929, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003483755-463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901451v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of partial factor methods for existing concrete structures: Application to a cable-stayed bridge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ML-Based Model for the Estimation of the Pavement Elastic Modulus via Deflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Pittet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABMAS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Research Arena (TRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904065v1</w:t>
+                <w:t xml:space="preserve">hal-04464190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML-Based Model for the Estimation of the Pavement Elastic Modulus via Deflection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface characterization of Removable Urban Pavements (RUP) using Ground Penetrating Radar (GPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena (TRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Ground Penetrating Radar (GPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jilin University, Jun 2024, Changchun, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2887/1/012071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464190v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface characterization of Removable Urban Pavements (RUP) using Ground Penetrating Radar (GPR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climate Change Effects on Characteristic Values of Temperature Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Ground Penetrating Radar (GPR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jilin University, Jun 2024, Changchun, China. </w:t>
+              <w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Guimarães, Portugal. pp.112-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2887/1/012071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680188v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of Tsunami Damage to Buildings in Resilient Byblos City and Uncertainty Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASP14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174433v1</w:t>
+                <w:t xml:space="preserve">hal-04197499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des problématiques liées à l’évaluation structurale des ouvrages existants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Machine learning-based modelling for numerical evaluation of the traffic speed deflectometer performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFMS 2023, 12èmes journées de fiabilité des matériaux et des structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.18⟩</w:t>
+              <w:t xml:space="preserve">YRS2023 - 11th Young Researchers Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8010830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381209v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Framework for Assessment of Existing Bridges Under Abnormal Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van der Spuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICASP14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174436v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based modelling for numerical evaluation of the traffic speed deflectometer performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Weather condition effect on the road surface friction: A Preliminary assessment based on sensor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YRS2023 - 11th Young Researchers Seminar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IALCCE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464177v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Framework for Assessment of Existing Bridges Under Abnormal Loads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Semi-probabilistic methods for the assessment of existing concrete structures: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Sykora</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASP14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering, IALCCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197501v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather condition effect on the road surface friction: A Preliminary assessment based on sensor data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Ientile</w:t>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy. 9 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197450v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-probabilistic methods for the assessment of existing concrete structures: An overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering, IALCCE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Institut de recherche en Génie civil et Mécanique - GEM; Confédération Française pour les Essais Non Destructifs - COFREND, Oct 2023, Nantes, France. pp.169-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197436v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Tsunami Damage to Buildings in Resilient Byblos City and Uncertainty Considerations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Analysis of Adjusted Partial Factors for the Assessment of an Existing Reinforced Concrete Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midula Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASP14</w:t>
+              <w:t xml:space="preserve">ICASP14, 14th International Conference on Application of Statistics and Probability in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197499v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
+                <w:t xml:space="preserve">A comparison of the French and Japanese scour risk assessment procedures for railway infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Manzini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Orcesi</w:t>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
+                <w:t xml:space="preserve">Tsuyoshi Takayanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279028v1</w:t>
+                <w:t xml:space="preserve">hal-04413983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Adjusted Partial Factors for the Assessment of an Existing Reinforced Concrete Bridge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analyse des problématiques liées à l’évaluation structurale des ouvrages existants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midula Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASP14, 14th International Conference on Application of Statistics and Probability in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFMS 2023, 12èmes journées de fiabilité des matériaux et des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUGC, Jun 2023, La Rochelle, France. pp.167-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197509v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the French and Japanese scour risk assessment procedures for railway infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsuyoshi Takayanagi</w:t>
+                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Biondini, Dan M. Frangopol, Jul 2023, Milan, Italy. pp.2227-2234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003323020-272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413983v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simple calibration of a scour-depth sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Database Construction based upon Numerical Modelling of Pavement Deflection Behaviour under the Traffic Speed Deflectometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
+                <w:t xml:space="preserve">Denis Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965109v1</w:t>
+                <w:t xml:space="preserve">hal-04280005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database Construction based upon Numerical Modelling of Pavement Deflection Behaviour under the Traffic Speed Deflectometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a simple calibration of a scour-depth sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lièvre</w:t>
+                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280005v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Real Sites affected by Scour: Observation, Analysis and Feedback of Field Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 10 p., photos, graph., bibliogr., </w:t>
@@ -3150,90 +3150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features detection using vibration analysis: Monitoring of a French Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Natural Hazards and Infrastructure, ICONHIC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Technical University of Athens, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3258,77 +3258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
@@ -3508,64 +3508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,51 +3646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some elements about scale effect on scour studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Boujia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3905,51 +3905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diagnosis of road networks : An enabling technology of the 5th generation roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on roads, Bridges and Tunnels (ISRBT'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Thessaloniki, Nov 2019, Thelassonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3968,1054 +3968,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON III: Defining a performance-based standards framework for high capacity vehicles in Europe</w:t>
+                <w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher de Saxe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emma Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184003020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878785v1</w:t>
+                <w:t xml:space="preserve">hal-01871178v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavement and Bridge Impact Assessment of vehicles within project Falcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Arroyo Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E van den Kehrhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FALCON II. : Input for a european PBS definition : review of vehicle legislations and infrastructure design criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogol Kharrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Florens</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sigurdur Erlingsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cocu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam (NL), Netherlands. 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871178v3</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON II. : Input for a european PBS definition : review of vehicle legislations and infrastructure design criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FALCON IV: Validation of Smart Infrastructure Access Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Kural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurdur Erlingsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cocu</w:t>
+                <w:t xml:space="preserve">Inge Vierth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rotterdam (NL), Netherlands. 13 p</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878633v2</w:t>
+                <w:t xml:space="preserve">hal-01878824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON IV: Validation of Smart Infrastructure Access Policy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carl van Geem</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Vierth</w:t>
+                <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 14 p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878824v1</w:t>
+                <w:t xml:space="preserve">hal-01934507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FALCON III: Defining a performance-based standards framework for high capacity vehicles in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Saxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Kural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogol Kharrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sergent</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934507v1</w:t>
+                <w:t xml:space="preserve">hal-01878785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extreme effects on bridges caused by traffic and wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Nesterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, LILLE, France. 4 p., bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651446v1</w:t>
+                <w:t xml:space="preserve">hal-01584274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme effects on bridges caused by traffic and wind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Siegert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, LILLE, France. 4 p., bibliogr</w:t>
+              <w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584274v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements : développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham-Van-Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,619 +5064,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of B-WIM for Monitoring Traffic on a Specific Route on France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utilisation des ponts routiers pour le pesage et le contrôle des poids lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mavric</w:t>
+                <w:t xml:space="preserve">Victor Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 7 p</w:t>
+              <w:t xml:space="preserve">ATEC ITS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montrouge, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512631v1</w:t>
+                <w:t xml:space="preserve">hal-01511805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des ponts routiers pour le pesage et le contrôle des poids lourds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of Truck Weights and Dimensions using WIM Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATEC ITS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Transport Research Conference: "Moving Forward Innovative Solutions for Tomorrow's Mobility"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VARSOVIE, Poland. pp.811-819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511805v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Truck Weights and Dimensions using WIM Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Direct enforcement of overload by WIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domprobst</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Transport Research Conference: "Moving Forward Innovative Solutions for Tomorrow's Mobility"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511138v2</w:t>
+                <w:t xml:space="preserve">hal-01512725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct enforcement of overload by WIM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Assessment of effect in bridge loading of changes in Traffic regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512725v1</w:t>
+                <w:t xml:space="preserve">hal-01511833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of effect in bridge loading of changes in Traffic regulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of B-WIM for Monitoring Traffic on a Specific Route on France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Znidaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 9 p</w:t>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511833v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy vehicle traffic and overload monitoring and applications in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dolcemascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès de l'AIPCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, SEOUL, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5701,90 +5701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated overload enforcement by WIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jena Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,64 +5960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and up-to-date evaluation of extreme load effects for bridge assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6049,286 +6049,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peaks-over-threshold analysis of extreme traffic load effects on bridges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Research Seminar 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 13p</w:t>
+              <w:t xml:space="preserve">TRB annual meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949698v1</w:t>
+                <w:t xml:space="preserve">hal-00866027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A peaks-over-threshold analysis of extreme traffic load effects on bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB annual meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 17p</w:t>
+              <w:t xml:space="preserve">Young Research Seminar 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866027v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Weigh-in-motion traffic data to reliability based assessment of bridge structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOSSAR2013, 11th International Conference on Structural Safety &amp; Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6347,1314 +6347,1314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation statistique des charges extrêmes de trafic sur les ouvrages d’art</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing WIM data aggregating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Pham Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. 21p</w:t>
+              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951635v1</w:t>
+                <w:t xml:space="preserve">hal-00951038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of longer and heavier trucks on bridges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extrapolation of traffic data for development of traffic load models: assessment of methods used during background works of Eurocode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International symposium on heavy vehicle transport technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. 10p</w:t>
+              <w:t xml:space="preserve">IABMAS2012, 6th Conference on Bridge Maintenance, Safety and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, LAC DE COME, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851317v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing WIM data aggregating systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Klein</w:t>
+                <w:t xml:space="preserve">Analysis of B-WIM Signals acquired in Millau Orthotropic Viaduct Using Statistical Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Romon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Abderraouf Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hai Pham Doan</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 11p</w:t>
+              <w:t xml:space="preserve">International Conference on Weigh-in-Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp 43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951038v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of traffic data for development of traffic load models: assessment of methods used during background works of Eurocode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABMAS2012, 6th Conference on Bridge Maintenance, Safety and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, LAC DE COME, Italy. 7p</w:t>
+              <w:t xml:space="preserve">Transportation Research Board 91th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213632v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of B-WIM Signals acquired in Millau Orthotropic Viaduct Using Statistical Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+                <w:t xml:space="preserve">Experimentation of a bridge WIM system in France and applications for bridge monitoring and overload detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Zermane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
+                <w:t xml:space="preserve">Yves Marchadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weigh-in-Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp 43-52</w:t>
+              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868215v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Assessing confidence intervals of extreme traffic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board 91th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, France. 17p</w:t>
+              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975465v1</w:t>
+                <w:t xml:space="preserve">hal-00950523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation of a bridge WIM system in France and applications for bridge monitoring and overload detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of longer and heavier trucks on bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Marchadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
+              <w:t xml:space="preserve">12th International symposium on heavy vehicle transport technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950245v1</w:t>
+                <w:t xml:space="preserve">hal-00851317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing confidence intervals of extreme traffic loads</w:t>
+                <w:t xml:space="preserve">Estimation statistique des charges extrêmes de trafic sur les ouvrages d’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950523v1</w:t>
+                <w:t xml:space="preserve">hal-00951635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current International Bridge Formulae: Who Uses What?</w:t>
+                <w:t xml:space="preserve">Investigation on existing Bridge Formulae and background for the development of a European Bridge Formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Moshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Montufar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board 90th Annual Meeting Truck Size and Weight Committee Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, France. 20p</w:t>
+              <w:t xml:space="preserve">PIARC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950003v1</w:t>
+                <w:t xml:space="preserve">hal-00949384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Bridge WIM System on Integral Concrete Bridges and on Steel Orthotropic Decks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heavy Vehicle Weights Limitations for Bridge Safety and Durability: Needs and requirements Toward Advanced Bridge Formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Moshiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1o Seminario Internacional de Pesagem en Movimento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France. 9p</w:t>
+              <w:t xml:space="preserve">TRB / Truck Size and Weight Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949672v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on existing Bridge Formulae and background for the development of a European Bridge Formula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Moshiri</w:t>
+                <w:t xml:space="preserve">Assessment of a Bridge WIM System on Integral Concrete Bridges and on Steel Orthotropic Decks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanette Montufar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Frédéric Romboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIARC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico. 12p</w:t>
+              <w:t xml:space="preserve">1o Seminario Internacional de Pesagem en Movimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949384v1</w:t>
+                <w:t xml:space="preserve">hal-00949672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Vehicle Weights Limitations for Bridge Safety and Durability: Needs and requirements Toward Advanced Bridge Formulae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Current International Bridge Formulae: Who Uses What?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Moshiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB / Truck Size and Weight Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, France. 32p</w:t>
+              <w:t xml:space="preserve">Transportation Research Board 90th Annual Meeting Truck Size and Weight Committee Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France. 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949954v1</w:t>
+                <w:t xml:space="preserve">hal-00950003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du trafic sur les ouvrages d’art : Projet Européen TEAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvrages d'Art 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7679,64 +7679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIM data to assess consequences of new traffic regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Conference on Bridge Maintenance, Safety and Management, IABMAS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7787,200 +7787,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Semi-probabilistic methods for existing concrete structures under climate change: Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7-8), pp.1217-1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2025.2474691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452232v1</w:t>
+                <w:t xml:space="preserve">hal-05367572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of a bridge experiencing scour using frequency domain decomposition mixed with DBSCAN algorithm: unsupervised modal analysis of output-only system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (4), pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8008,611 +8021,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-probabilistic methods for existing concrete structures under climate change: Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hybrid ML/FWI method using GPR data to evaluate the tack coat characteristics in pavements: Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15732479.2025.2474691⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367572v1</w:t>
+                <w:t xml:space="preserve">hal-05070894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ML/FWI method using GPR data to evaluate the tack coat characteristics in pavements: Experimental validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+                <w:t xml:space="preserve">Comparative analysis of beam models for vertical rail vibrations under dynamic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Manh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuong Le-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Nordborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100339⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.105497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070894v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of beam models for vertical rail vibrations under dynamic forces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mundutéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Aycik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105497⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893962v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Özgür Aycik</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.100363. </w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142487v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to monitor bridge piers subjected to scour using rocking vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Civil Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.817-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8646,103 +8646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical data for modelling pavement deflection behaviour under the TSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.111135. </w:t>
@@ -8780,90 +8780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des chaussées urbaines démontables : traitement des données par IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8905,103 +8905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection et réparation automatisées de l'infrastructure routière - Avancée du projet européen HERON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iason Katsamenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1006, pp.30-34</w:t>
@@ -9028,295 +9028,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FriC-PM: Machine Learning-based road surface friction coefficient predictive model using intelligent sensor data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130567⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.1104-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197367v1</w:t>
+                <w:t xml:space="preserve">hal-04197348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FriC-PM: Machine Learning-based road surface friction coefficient predictive model using intelligent sensor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (3), pp.1104-1122. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, pp.130567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197348v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Partial Factors for the Assessment of Existing Reinforced Concrete Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Diamantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,51 +9324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (1), pp.55-70. </w:t>
@@ -9406,103 +9406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variants of SVM method for the estimation of soil elastic modulus from TSD model: Numerical parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.100187. </w:t>
@@ -9540,103 +9540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9722,51 +9722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Dafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergios Aristoteles Mitoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.109062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9800,64 +9800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique de la capacité portante d’un quai de port maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,857 +9911,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Definition of Optimized Indicators from Sensors Data for Damage Detection of Instrumented Roadways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372337v1</w:t>
+                <w:t xml:space="preserve">hal-04197356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of climate change on structural actions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Sykora</w:t>
+                <w:t xml:space="preserve">Background clutter amplitude and frequency of GPR signals to analyse water content in sedimentary deposits: Urban infrastructure environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Santos Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng Wu</w:t>
+                <w:t xml:space="preserve">Ramón González-Drigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Clapes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10168664.2022.2098894⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.113189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906708v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of Optimized Indicators from Sensors Data for Damage Detection of Instrumented Roadways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bridge-specific flood risk assessment of transport networks using GIS and remotely sensed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kefalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Dafis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Mitoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 850, pp.157976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22155572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197356v1</w:t>
+                <w:t xml:space="preserve">hal-04478993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background clutter amplitude and frequency of GPR signals to analyse water content in sedimentary deposits: Urban infrastructure environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">GPR monitoring for road transport infrastructure: A systematic review and machine learning insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezgeen Rasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Clapes</w:t>
+                <w:t xml:space="preserve">Mercedes Solla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113189⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.126686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197351v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-specific flood risk assessment of transport networks using GIS and remotely sensed data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the effects of climate change on structural actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Diamantidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Sykora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157976⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.563-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2022.2098894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478993v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR monitoring for road transport infrastructure: A systematic review and machine learning insights</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
+                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Solla</w:t>
+                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Fernandes</w:t>
+                <w:t xml:space="preserve">François Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 995, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197350v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scour monitoring of a bridge pier through eigenfrequencies analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10795,77 +10795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue analysis of a bridge deck using the peaks-over-threshold approach with application to the Millau viaduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Nesterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11033,77 +11033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic analysis of the effect of the combination of traffic and wind actions on a cable-stayed bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Nesterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridge Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (3), pp. 121-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11150,51 +11150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of ceramics from preceramic polymers: A versatile stereolithographic approach assisted by thiol-ene click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xifan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Hanaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11418,77 +11418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture peaks over threshold approach for predicting extreme bridge traffic load effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.121-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11516,295 +11516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498789v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Probabilistic Methods of Assessment of Load Effects in Bridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect on bridge load effects of vehicle transverse in-lane position: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ej Obrien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mark Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donya Hajializadeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Enright</w:t>
+                <w:t xml:space="preserve">Eugen Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bridge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)BE.1943-5592.0000763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213059v1</w:t>
+                <w:t xml:space="preserve">hal-01498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on bridge load effects of vehicle transverse in-lane position: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Probabilistic Methods of Assessment of Load Effects in Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ej Obrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donya Hajializadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Brühwiler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Toutlemonde</w:t>
+                <w:t xml:space="preserve">Bernard Enright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bridge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20, 12p. </w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp 44-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)BE.1943-5592.0000763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498182v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-Induced Acute Phase Response in Skeletal Muscle and Critical Illness Myopathy</w:t>
               </w:r>
@@ -11816,51 +11816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Langhans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Weber-Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jida Hamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11924,103 +11924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts from truck traffic on road infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Peter Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes/roads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 358, pp 75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12045,64 +12045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy pumping for mechanical systems involving non-smooth Saint-Venant terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (9), pp.866-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12148,64 +12148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the solutions of the Fokker-Planck equation for one and two DOF systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (2), pp.529-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12251,64 +12251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve Confidence in Calculations for Non-smooth Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (1-2), pp.231-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12354,1862 +12354,1862 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur pour optimiser les calculs trajectographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 263-264, pp.103-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ML-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena (TRA) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. , 2024, Lecture Notes in Mobility</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H2020 Project HERON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Katsamenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bakalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Oleynikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th conference Transport Research Arena (TRA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Techniques Routes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WIM data for investigation of truck weights and dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7th International Conference on Weigh-In-Motion (ICWIM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, Brazil. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of pavement deflection behavior under the Traffic Speed Deflectometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche ANR SSHEAR sur les affouillements (Janvier 2015-Septembre 2019): journée publique de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 40p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and Validation of a Smart Infrastructure Access Policy utilising Performance-Based Standards</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extensive Infrastructure Design Criteria Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurdur Erlingsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 150 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878419v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Infrastructure Design Criteria Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Definition of Representative Road Network Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 42 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870515v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of Representative Road Network Library</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Definition and Validation of a Smart Infrastructure Access Policy utilising Performance-Based Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Saxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Kural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 66 p</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogol Kharrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870497v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for EC Wide regulatory framework (legislation) on dimensions and loads of vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of the theoretical validation of the driving controls strategy and safety/stability assessment by simulation and benchmarking and result of Task 4.4.4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Teerhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on bridges of the various vehicle configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical validation of the driving controls strategy and safety/stability assessment by simulation and benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Teerhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accurate and Up-to-Date Evaluation of Extreme Load Effects for Bridge Assessment, In: Materials and Infrastructures 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena (TRA) 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04733418v1</w:t>
+              <w:t xml:space="preserve">Accurate and Up-to-Date Evaluation of Extreme Load Effects for Bridge Assessment, In: Materials and Infrastructures 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions; WILEY, pp 175-184, 2016, 978-1-78630-029-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2020 Project HERON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion, ICWIM6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Mcdonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley Cunagin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference Transport Research Arena (TRA 2024)</w:t>
-[...237 lines deleted...]
-                <w:t xml:space="preserve">hal-01512675v2</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion, ICWIM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR WEIGH-IN-MOTION, 548p, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. International Society for Weigh-In-Motion, 459 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511231v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-00949255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14364,51 +14364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pittet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Katsamenis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamantzari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bakalos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652037.3663934" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midula Alam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003483755-463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgader Abdelmuhsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04680188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2887/1/012071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8010830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Spuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lenner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Li&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04429144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Saxe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kural" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Kharrazi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Arroyo Contreras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van den Kehrhof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878633v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Erlingsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cocu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vierth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Nesterova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mavric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Znidaric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511138v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domprobst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dolcemascolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ramezani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yi Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham Doan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zermane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Servant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchadour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Moshiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Romboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Montufar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2474691" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05070894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100339" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Manh Duong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuong Le-Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nordborg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105497" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111135" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04873109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04834361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130567" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Palmisano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2023.2204115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100187" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Loli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kefalas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Aristoteles Mitoulis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109062" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155572" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197351v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega P&#233;rez-Gracia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Santos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez-Drigo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Clapes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113189" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478993v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Solla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126686" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-3117-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Guo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian A.H. Hanaor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.03.048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BRS-190151" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hanaor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Kamm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330989v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498789v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.12.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Obrien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Hajializadeh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Enright" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2015.01.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Treacy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)BE.1943-5592.0000763" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langhans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weber-Carstens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Hamati" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Glaeser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2009.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3SPMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.09.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZT5QBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546307079406" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPD5VGRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878419v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870515v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870497v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billiet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Teerhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870459v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gonzalez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733418v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575144v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Katsamenis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bakalos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oleynikova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512675v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Tovar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511231v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500370v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mcdonnell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Cunagin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Katsamenis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamantzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bakalos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652037.3663934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midula Alam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biondini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pittet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003483755-463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgader Abdelmuhsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04680188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2887/1/012071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8010830" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Spuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lenner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Li&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04429144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Arroyo Contreras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van den Kehrhof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878633v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Kharrazi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Erlingsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cocu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kural" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vierth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Saxe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Nesterova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511138v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domprobst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mavric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Znidaric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dolcemascolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ramezani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yi Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949698v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951038v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham Doan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zermane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Servant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchadour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Moshiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Montufar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Romboni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2474691" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05070894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100339" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Manh Duong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuong Le-Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nordborg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105497" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111135" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04873109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04834361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130567" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Palmisano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2023.2204115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100187" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Loli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kefalas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Aristoteles Mitoulis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109062" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155572" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197351v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega P&#233;rez-Gracia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Santos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez-Drigo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Clapes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113189" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478993v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157976" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Solla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126686" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-3117-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Guo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian A.H. Hanaor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.03.048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BRS-190151" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hanaor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Kamm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330989v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498789v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.12.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Treacy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)BE.1943-5592.0000763" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213059v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Obrien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Hajializadeh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Enright" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2015.01.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langhans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weber-Carstens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Hamati" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Glaeser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2009.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3SPMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.09.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZT5QBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546307079406" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPD5VGRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Katsamenis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bakalos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oleynikova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464182v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512675v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Tovar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870515v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870497v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861597v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billiet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861535v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Teerhuis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gonzalez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861465v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500370v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949255v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mcdonnell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Cunagin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>