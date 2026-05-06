--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -100,2764 +100,2764 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
+                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association for Bridge and Structural Engineering (IABSE), Aug 2025, Gand, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196063v1</w:t>
+                <w:t xml:space="preserve">hal-05195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somaya Riffi</w:t>
+                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michela Di Feo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t>
+              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chang, Fu-Kuo and Guemes, Alfredo, Sep 2025, Stanford University, Stanford, CA, United States. pp.983-990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308291v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling dynamical behaviors of bridge piers under scour: Comparative analyses of Winkler and simple discrete spring models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaya Riffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Cuccagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Di Feo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABSE Congress, Ghent 2025: The Essence of Structural Engineering for Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2749/ghent.2025.1952⟩</w:t>
+              <w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472277v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection of civil structures through machine learning approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling dynamical behaviors of bridge piers under scour: Comparative analyses of Winkler and simple discrete spring models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine El-Gholabzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdellilah Fidma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Bridge and Structural Engineering Congress Ghent 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IABSE Congress, Ghent 2025: The Essence of Structural Engineering for Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Gand, Belgium. pp.1952-1961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2749/ghent.2025.1952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195040v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV-based Localization of Removable Urban Pavement Elements Through Deep Object Detection Methods</w:t>
+                <w:t xml:space="preserve">Climate Change Effects on Characteristic Values of Temperature Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iason Katsamenis</w:t>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Skamantzari</w:t>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Bakalos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRA '24: 17th International Conference on PErvasive Technologies Related to Assistive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Crète, Greece. pp.440-448, </w:t>
+              <w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Guimarães, Portugal. pp.112-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652037.3663934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631663v1</w:t>
+                <w:t xml:space="preserve">hal-04904154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of sensitivity factors for the assessment of reinforced concrete Open Frame underpass short span bridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance et protection les ouvrages sensibles des véhicules en surcharge : l'offre de service du Cerema et premiers RETEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midula Alam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th fib PhD Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, fib (Fédération international du béton), Aug 2024, Budapest, Hungary. pp.325-332</w:t>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774686v1</w:t>
+                <w:t xml:space="preserve">hal-05128760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et protection les ouvrages sensibles des véhicules en surcharge : l'offre de service du Cerema et premiers RETEX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité d’un pont en béton armé pour l’ajustement des coefficients partiels de sécurité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midula Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128760v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité d’un pont en béton armé pour l’ajustement des coefficients partiels de sécurité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Adjustment of sensitivity factors for the assessment of reinforced concrete Open Frame underpass short span bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midula Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">15th fib PhD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fib (Fédération international du béton), Aug 2024, Budapest, Hungary. pp.325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901451v1</w:t>
+                <w:t xml:space="preserve">hal-04774686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of partial factor methods for existing concrete structures: Application to a cable-stayed bridge</w:t>
+                <w:t xml:space="preserve">UAV-based Localization of Removable Urban Pavement Elements Through Deep Object Detection Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Casti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Iason Katsamenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Skamantzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bakalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABMAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark. pp.3922-3929, </w:t>
+              <w:t xml:space="preserve">PETRA '24: 17th International Conference on PErvasive Technologies Related to Assistive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Crète, Greece. pp.440-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003483755-463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3652037.3663934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904065v1</w:t>
+                <w:t xml:space="preserve">hal-04631663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML-Based Model for the Estimation of the Pavement Elastic Modulus via Deflection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of partial factor methods for existing concrete structures: Application to a cable-stayed bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena (TRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IABMAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark. pp.3922-3929, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003483755-463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464190v1</w:t>
+                <w:t xml:space="preserve">hal-04904065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface characterization of Removable Urban Pavements (RUP) using Ground Penetrating Radar (GPR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ML-Based Model for the Estimation of the Pavement Elastic Modulus via Deflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Ground Penetrating Radar (GPR 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Research Arena (TRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680188v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change Effects on Characteristic Values of Temperature Loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Subsurface characterization of Removable Urban Pavements (RUP) using Ground Penetrating Radar (GPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Guimarães, Portugal. pp.112-119, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Ground Penetrating Radar (GPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jilin University, Jun 2024, Changchun, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2887/1/012071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904154v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Tsunami Damage to Buildings in Resilient Byblos City and Uncertainty Considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Navarro</w:t>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASP14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Biondini, Dan M. Frangopol, Jul 2023, Milan, Italy. pp.2227-2234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003323020-272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197499v1</w:t>
+                <w:t xml:space="preserve">hal-04174433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based modelling for numerical evaluation of the traffic speed deflectometer performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse des problématiques liées à l’évaluation structurale des ouvrages existants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midula Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YRS2023 - 11th Young Researchers Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFMS 2023, 12èmes journées de fiabilité des matériaux et des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUGC, Jun 2023, La Rochelle, France. pp.167-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8010830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04464177v1</w:t>
+                <w:t xml:space="preserve">hal-04381209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Framework for Assessment of Existing Bridges Under Abnormal Loads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of Tsunami Damage to Buildings in Resilient Byblos City and Uncertainty Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASP14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197501v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather condition effect on the road surface friction: A Preliminary assessment based on sensor data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Machine learning-based modelling for numerical evaluation of the traffic speed deflectometer performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Ientile</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">YRS2023 - 11th Young Researchers Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8010830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197450v1</w:t>
+                <w:t xml:space="preserve">hal-04464177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-probabilistic methods for the assessment of existing concrete structures: An overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Framework for Assessment of Existing Bridges Under Abnormal Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van der Spuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering, IALCCE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ICASP14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197436v1</w:t>
+                <w:t xml:space="preserve">hal-04197501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weather condition effect on the road surface friction: A Preliminary assessment based on sensor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IALCCE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174436v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semi-probabilistic methods for the assessment of existing concrete structures: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering, IALCCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04279028v1</w:t>
+                <w:t xml:space="preserve">hal-04197436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Adjusted Partial Factors for the Assessment of an Existing Reinforced Concrete Bridge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Midula Alam</w:t>
+                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Lavergne</w:t>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASP14, 14th International Conference on Application of Statistics and Probability in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197509v1</w:t>
+                <w:t xml:space="preserve">hal-04174436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the French and Japanese scour risk assessment procedures for railway infrastructure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity Analysis of Adjusted Partial Factors for the Assessment of an Existing Reinforced Concrete Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midula Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ICASP14, 14th International Conference on Application of Statistics and Probability in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413983v1</w:t>
+                <w:t xml:space="preserve">hal-04197509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des problématiques liées à l’évaluation structurale des ouvrages existants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Approche basée sur l'apprentissage automatique pour la détection d'anomalies lors de la surveillance d'ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFMS 2023, 12èmes journées de fiabilité des matériaux et des structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.18⟩</w:t>
+              <w:t xml:space="preserve">8ème congrès international francophone Diagnobéton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Institut de recherche en Génie civil et Mécanique - GEM; Confédération Française pour les Essais Non Destructifs - COFREND, Oct 2023, Nantes, France. pp.169-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381209v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHM analysis for damage detection using time series analysis methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Chabi</w:t>
+                <w:t xml:space="preserve">A comparison of the French and Japanese scour risk assessment procedures for railway infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bercher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE 2023, Eighth International Symposium on Life-Cycle Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174433v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database Construction based upon Numerical Modelling of Pavement Deflection Behaviour under the Traffic Speed Deflectometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,77 +2895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simple calibration of a scour-depth sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,90 +3029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Real Sites affected by Scour: Observation, Analysis and Feedback of Field Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 10 p., photos, graph., bibliogr., </w:t>
@@ -3150,90 +3150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features detection using vibration analysis: Monitoring of a French Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Natural Hazards and Infrastructure, ICONHIC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Technical University of Athens, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3258,77 +3258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Structural Health Monitoring of Intelligent Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
@@ -3502,359 +3502,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Cheetham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Durand</w:t>
+                <w:t xml:space="preserve">Arnaud Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Della Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
+              <w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359338v1</w:t>
+                <w:t xml:space="preserve">hal-02318418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Cheetham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Della Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t>
+              <w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318418v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some elements about scale effect on scour studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Boujia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Panama city, Panama. 7p, </w:t>
@@ -3905,51 +3905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diagnosis of road networks : An enabling technology of the 5th generation roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on roads, Bridges and Tunnels (ISRBT'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Thessaloniki, Nov 2019, Thelassonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3968,808 +3968,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t>
+                <w:t xml:space="preserve">FALCON III: Defining a performance-based standards framework for high capacity vehicles in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Florens</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christopher de Saxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Kural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogol Kharrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871178v3</w:t>
+                <w:t xml:space="preserve">hal-01878785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavement and Bridge Impact Assessment of vehicles within project Falcon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E van den Kehrhof</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184003020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878759v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871178v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON II. : Input for a european PBS definition : review of vehicle legislations and infrastructure design criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pavement and Bridge Impact Assessment of vehicles within project Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Arroyo Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cocu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E van den Kehrhof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Rotterdam (NL), Netherlands. 13 p</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878633v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON IV: Validation of Smart Infrastructure Access Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FALCON II. : Input for a european PBS definition : review of vehicle legislations and infrastructure design criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogol Kharrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Kural</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sigurdur Erlingsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Vierth</w:t>
+                <w:t xml:space="preserve">Xavier Cocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 14 p</w:t>
+              <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam (NL), Netherlands. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878824v1</w:t>
+                <w:t xml:space="preserve">hal-01878633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FALCON IV: Validation of Smart Infrastructure Access Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Kural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Durand</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurdur Erlingsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sergent</w:t>
+                <w:t xml:space="preserve">Inge Vierth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934507v1</w:t>
+                <w:t xml:space="preserve">hal-01878824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALCON III: Defining a performance-based standards framework for high capacity vehicles in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher de Saxe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carl van Geem</w:t>
+                <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 13 p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878785v1</w:t>
+                <w:t xml:space="preserve">hal-01934507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme effects on bridges caused by traffic and wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Nesterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,90 +4820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4945,77 +4945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements : développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham-Van-Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,619 +5064,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des ponts routiers pour le pesage et le contrôle des poids lourds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of B-WIM for Monitoring Traffic on a Specific Route on France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Martinet</w:t>
+                <w:t xml:space="preserve">M Mavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Znidaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATEC ITS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Montrouge, France. 8 p</w:t>
+              <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511805v1</w:t>
+                <w:t xml:space="preserve">hal-01512631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Truck Weights and Dimensions using WIM Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct enforcement of overload by WIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domprobst</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Transport Research Conference: "Moving Forward Innovative Solutions for Tomorrow's Mobility"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511138v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct enforcement of overload by WIM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Utilisation des ponts routiers pour le pesage et le contrôle des poids lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 10 p</w:t>
+              <w:t xml:space="preserve">ATEC ITS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montrouge, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512725v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of effect in bridge loading of changes in Traffic regulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigation of Truck Weights and Dimensions using WIM Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Transport Research Conference: "Moving Forward Innovative Solutions for Tomorrow's Mobility"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VARSOVIE, Poland. pp.811-819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511833v1</w:t>
+                <w:t xml:space="preserve">hal-01511138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of B-WIM for Monitoring Traffic on a Specific Route on France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of effect in bridge loading of changes in Traffic regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 7 p</w:t>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512631v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy vehicle traffic and overload monitoring and applications in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dolcemascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès de l'AIPCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, SEOUL, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5701,90 +5701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated overload enforcement by WIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jena Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,64 +5960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and up-to-date evaluation of extreme load effects for bridge assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6055,77 +6055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRB annual meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6150,51 +6150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peaks-over-threshold analysis of extreme traffic load effects on bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,77 +6258,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Weigh-in-motion traffic data to reliability based assessment of bridge structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOSSAR2013, 11th International Conference on Structural Safety &amp; Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6347,1314 +6347,1314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing WIM data aggregating systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation statistique des charges extrêmes de trafic sur les ouvrages d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Pham Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 11p</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951038v1</w:t>
+                <w:t xml:space="preserve">hal-00951635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of traffic data for development of traffic load models: assessment of methods used during background works of Eurocode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of longer and heavier trucks on bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABMAS2012, 6th Conference on Bridge Maintenance, Safety and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, LAC DE COME, Italy. 7p</w:t>
+              <w:t xml:space="preserve">12th International symposium on heavy vehicle transport technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213632v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of B-WIM Signals acquired in Millau Orthotropic Viaduct Using Statistical Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Weigh-in-Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. pp 43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board 91th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation of a bridge WIM system in France and applications for bridge monitoring and overload detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing WIM data aggregating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Marchadour</w:t>
+                <w:t xml:space="preserve">Hai Pham Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950245v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing confidence intervals of extreme traffic loads</w:t>
+                <w:t xml:space="preserve">Extrapolation of traffic data for development of traffic load models: assessment of methods used during background works of Eurocode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
+              <w:t xml:space="preserve">IABMAS2012, 6th Conference on Bridge Maintenance, Safety and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, LAC DE COME, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950523v1</w:t>
+                <w:t xml:space="preserve">hal-01213632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of longer and heavier trucks on bridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentation of a bridge WIM system in France and applications for bridge monitoring and overload detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+                <w:t xml:space="preserve">Claude Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cerezo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
+                <w:t xml:space="preserve">Yves Marchadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International symposium on heavy vehicle transport technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. 10p</w:t>
+              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851317v1</w:t>
+                <w:t xml:space="preserve">hal-00950245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation statistique des charges extrêmes de trafic sur les ouvrages d’art</w:t>
+                <w:t xml:space="preserve">Assessing confidence intervals of extreme traffic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. 21p</w:t>
+              <w:t xml:space="preserve">International Conference on Weigh-In-Motion ICWIM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951635v1</w:t>
+                <w:t xml:space="preserve">hal-00950523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on existing Bridge Formulae and background for the development of a European Bridge Formula</w:t>
+                <w:t xml:space="preserve">Current International Bridge Formulae: Who Uses What?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Moshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIARC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico. 12p</w:t>
+              <w:t xml:space="preserve">Transportation Research Board 90th Annual Meeting Truck Size and Weight Committee Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France. 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949384v1</w:t>
+                <w:t xml:space="preserve">hal-00950003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Vehicle Weights Limitations for Bridge Safety and Durability: Needs and requirements Toward Advanced Bridge Formulae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Investigation on existing Bridge Formulae and background for the development of a European Bridge Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Moshiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Montufar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB / Truck Size and Weight Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, France. 32p</w:t>
+              <w:t xml:space="preserve">PIARC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949954v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Bridge WIM System on Integral Concrete Bridges and on Steel Orthotropic Decks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heavy Vehicle Weights Limitations for Bridge Safety and Durability: Needs and requirements Toward Advanced Bridge Formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Moshiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1o Seminario Internacional de Pesagem en Movimento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France. 9p</w:t>
+              <w:t xml:space="preserve">TRB / Truck Size and Weight Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949672v1</w:t>
+                <w:t xml:space="preserve">hal-00949954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current International Bridge Formulae: Who Uses What?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Assessment of a Bridge WIM System on Integral Concrete Bridges and on Steel Orthotropic Decks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Romboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board 90th Annual Meeting Truck Size and Weight Committee Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, France. 20p</w:t>
+              <w:t xml:space="preserve">1o Seminario Internacional de Pesagem en Movimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950003v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du trafic sur les ouvrages d’art : Projet Européen TEAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvrages d'Art 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7679,64 +7679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIM data to assess consequences of new traffic regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Conference on Bridge Maintenance, Safety and Management, IABMAS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7787,1221 +7787,1221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-probabilistic methods for existing concrete structures under climate change: Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (7-8), pp.1217-1233. </w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15732479.2025.2474691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367572v1</w:t>
+                <w:t xml:space="preserve">hal-05452232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of a bridge experiencing scour using frequency domain decomposition mixed with DBSCAN algorithm: unsupervised modal analysis of output-only system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative analysis of beam models for vertical rail vibrations under dynamic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Manh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuong Le-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Nordborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43452-025-01235-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.105497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101435v1</w:t>
+                <w:t xml:space="preserve">hal-04893962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid ML/FWI method using GPR data to evaluate the tack coat characteristics in pavements: Experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.100339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of beam models for vertical rail vibrations under dynamic forces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-probabilistic methods for existing concrete structures under climate change: Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 110, pp.105497. </w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7-8), pp.1217-1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2025.2474691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893962v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Özgür Aycik</w:t>
+                <w:t xml:space="preserve">Monitoring of a bridge experiencing scour using frequency domain decomposition mixed with DBSCAN algorithm: unsupervised modal analysis of output-only system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43452-025-01235-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142487v1</w:t>
+                <w:t xml:space="preserve">hal-05101435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Damage Detection in Structural Health Monitoring: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mundutéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Aycik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10168664.2025.2584752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452232v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to monitor bridge piers subjected to scour using rocking vibrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical data for modelling pavement deflection behaviour under the TSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.817-829. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13349-023-00755-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370628v1</w:t>
+                <w:t xml:space="preserve">hal-05028049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical data for modelling pavement deflection behaviour under the TSD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des chaussées urbaines démontables : traitement des données par IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lièvre</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028049v1</w:t>
+                <w:t xml:space="preserve">hal-04873109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des chaussées urbaines démontables : traitement des données par IA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New approach to monitor bridge piers subjected to scour using rocking vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Civil Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.817-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13349-023-00755-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873109v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection et réparation automatisées de l'infrastructure routière - Avancée du projet européen HERON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iason Katsamenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1006, pp.30-34</w:t>
@@ -9034,103 +9034,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (3), pp.1104-1122. </w:t>
@@ -9168,77 +9168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FriC-PM: Machine Learning-based road surface friction coefficient predictive model using intelligent sensor data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezgeen Rasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 370, pp.130567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9272,51 +9272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Partial Factors for the Assessment of Existing Reinforced Concrete Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Diamantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,51 +9324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (1), pp.55-70. </w:t>
@@ -9406,103 +9406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variants of SVM method for the estimation of soil elastic modulus from TSD model: Numerical parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.100187. </w:t>
@@ -9540,103 +9540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9722,51 +9722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Dafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergios Aristoteles Mitoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.109062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9800,64 +9800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique de la capacité portante d’un quai de port maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,857 +9911,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of Optimized Indicators from Sensors Data for Damage Detection of Instrumented Roadways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 995, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197356v1</w:t>
+                <w:t xml:space="preserve">hal-04372337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background clutter amplitude and frequency of GPR signals to analyse water content in sedimentary deposits: Urban infrastructure environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Santos Assunção</w:t>
+                <w:t xml:space="preserve">Investigating the effects of climate change on structural actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Diamantidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón González-Drigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaime Clapes</w:t>
+                <w:t xml:space="preserve">Teng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113189⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.563-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2022.2098894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197351v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-specific flood risk assessment of transport networks using GIS and remotely sensed data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Definition of Optimized Indicators from Sensors Data for Damage Detection of Instrumented Roadways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157976⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478993v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR monitoring for road transport infrastructure: A systematic review and machine learning insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Background clutter amplitude and frequency of GPR signals to analyse water content in sedimentary deposits: Urban infrastructure environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezgeen Rasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Santos Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
+                <w:t xml:space="preserve">Ramón González-Drigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Solla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Fernandes</w:t>
+                <w:t xml:space="preserve">Jaime Clapes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126686⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.113189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197350v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of climate change on structural actions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridge-specific flood risk assessment of transport networks using GIS and remotely sensed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kefalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Dafis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Mitoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10168664.2022.2098894⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 850, pp.157976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906708v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hornych</w:t>
+                <w:t xml:space="preserve">GPR monitoring for road transport infrastructure: A systematic review and machine learning insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">Mercedes Solla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+                <w:t xml:space="preserve">Francisco Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.126686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372337v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scour monitoring of a bridge pier through eigenfrequencies analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10808,51 +10808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue analysis of a bridge deck using the peaks-over-threshold approach with application to the Millau viaduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Nesterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11027,265 +11027,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of the effect of the combination of traffic and wind actions on a cable-stayed bridge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of ceramics from preceramic polymers: A versatile stereolithographic approach assisted by thiol-ene click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hanaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul H Kamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridge Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BRS-190151⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400732v1</w:t>
+                <w:t xml:space="preserve">hal-02308622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of ceramics from preceramic polymers: A versatile stereolithographic approach assisted by thiol-ene click chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probabilistic analysis of the effect of the combination of traffic and wind actions on a cable-stayed bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Nesterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.80-90. </w:t>
+              <w:t xml:space="preserve">Bridge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp. 121-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/BRS-190151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308622v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructural insights into the dissolution behavior of Sr-doped hydroxyapatite</w:t>
               </w:r>
@@ -11418,77 +11418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture peaks over threshold approach for predicting extreme bridge traffic load effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.121-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11516,295 +11516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498789v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on bridge load effects of vehicle transverse in-lane position: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Probabilistic Methods of Assessment of Load Effects in Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ej Obrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donya Hajializadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Toutlemonde</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Enright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bridge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)BE.1943-5592.0000763⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp 44-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498182v1</w:t>
+                <w:t xml:space="preserve">hal-01213059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Probabilistic Methods of Assessment of Load Effects in Bridges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect on bridge load effects of vehicle transverse in-lane position: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Enright</w:t>
+                <w:t xml:space="preserve">Eugen Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, pp 44-66. </w:t>
+              <w:t xml:space="preserve">Journal of Bridge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2015.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)BE.1943-5592.0000763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213059v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-Induced Acute Phase Response in Skeletal Muscle and Critical Illness Myopathy</w:t>
               </w:r>
@@ -11816,51 +11816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Langhans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Weber-Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jida Hamati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11924,103 +11924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts from truck traffic on road infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Peter Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes/roads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 358, pp 75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12045,51 +12045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy pumping for mechanical systems involving non-smooth Saint-Venant terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12148,51 +12148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the solutions of the Fokker-Planck equation for one and two DOF systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12251,51 +12251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve Confidence in Calculations for Non-smooth Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12367,1849 +12367,1849 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur pour optimiser les calculs trajectographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 263-264, pp.103-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of pavement deflection behavior under the Traffic Speed Deflectometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de recherche ANR SSHEAR sur les affouillements (Janvier 2015-Septembre 2019): journée publique de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 40p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definition and Validation of a Smart Infrastructure Access Policy utilising Performance-Based Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Saxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Kural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogol Kharrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 150 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definition of Representative Road Network Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensive Infrastructure Design Criteria Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurdur Erlingsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommendations for EC Wide regulatory framework (legislation) on dimensions and loads of vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Update of the theoretical validation of the driving controls strategy and safety/stability assessment by simulation and benchmarking and result of Task 4.4.4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Teerhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects on bridges of the various vehicle configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical validation of the driving controls strategy and safety/stability assessment by simulation and benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Teerhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">H2020 Project HERON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Katsamenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bakalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Oleynikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena (TRA) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. , 2024, Lecture Notes in Mobility</w:t>
+              <w:t xml:space="preserve">10th conference Transport Research Arena (TRA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733418v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2020 Project HERON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ML-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference Transport Research Arena (TRA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. 2024</w:t>
+              <w:t xml:space="preserve">Transport Research Arena (TRA) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. , 2024, Lecture Notes in Mobility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575144v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Routes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIM data for investigation of truck weights and dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7th International Conference on Weigh-In-Motion (ICWIM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, Brazil. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of pavement deflection behavior under the Traffic Speed Deflectometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...499 lines deleted...]
-                <w:t xml:space="preserve">hal-01861465v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. International Society for Weigh-In-Motion, 459 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Up-to-Date Evaluation of Extreme Load Effects for Bridge Assessment, In: Materials and Infrastructures 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accurate and Up-to-Date Evaluation of Extreme Load Effects for Bridge Assessment, In: Materials and Infrastructures 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions; WILEY, pp 175-184, 2016, 978-1-78630-029-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion, ICWIM6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley Cunagin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion, ICWIM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR WEIGH-IN-MOTION, 548p, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949255v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-01511231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14364,51 +14364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Katsamenis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamantzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bakalos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652037.3663934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midula Alam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biondini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pittet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003483755-463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgader Abdelmuhsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04680188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2887/1/012071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8010830" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Spuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lenner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Li&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04429144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Arroyo Contreras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van den Kehrhof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878633v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Kharrazi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Erlingsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cocu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kural" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vierth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Saxe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Nesterova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511138v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domprobst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mavric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Znidaric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dolcemascolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ramezani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yi Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949698v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951038v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham Doan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zermane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Servant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchadour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Moshiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Montufar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Romboni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2474691" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05070894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100339" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893962v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Manh Duong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuong Le-Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nordborg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105497" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111135" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04873109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04834361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130567" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Palmisano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2023.2204115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100187" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Loli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kefalas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Aristoteles Mitoulis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109062" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155572" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197351v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega P&#233;rez-Gracia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Santos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez-Drigo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Clapes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113189" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478993v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157976" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Solla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126686" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-3117-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Guo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian A.H. Hanaor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.03.048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BRS-190151" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hanaor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Kamm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330989v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498789v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.12.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Treacy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)BE.1943-5592.0000763" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213059v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Obrien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Hajializadeh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Enright" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2015.01.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langhans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weber-Carstens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Hamati" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Glaeser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2009.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3SPMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.09.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZT5QBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546307079406" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPD5VGRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Katsamenis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bakalos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oleynikova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464182v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512675v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Tovar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870515v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870497v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878419v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861597v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billiet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861535v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Teerhuis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gonzalez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861465v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500370v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949255v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mcdonnell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Cunagin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pittet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midula Alam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Katsamenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamantzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bakalos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652037.3663934" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003483755-463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgader Abdelmuhsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04680188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2887/1/012071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8010830" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Spuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lenner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Li&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04429144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Saxe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kural" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Kharrazi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Arroyo Contreras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van den Kehrhof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878633v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Erlingsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cocu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vierth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Nesterova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mavric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Znidaric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511138v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domprobst" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dolcemascolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ramezani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yi Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949698v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zermane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham Doan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Servant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchadour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Moshiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Montufar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Romboni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Manh Duong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuong Le-Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nordborg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05070894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100339" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2474691" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111135" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04873109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04834361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130567" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Palmisano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2023.2204115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100187" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Loli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kefalas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Aristoteles Mitoulis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109062" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155572" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197351v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega P&#233;rez-Gracia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Santos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez-Drigo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Clapes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113189" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478993v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Solla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126686" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-3117-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Guo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian A.H. Hanaor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.03.048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hanaor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Kamm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BRS-190151" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330989v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498789v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.12.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Obrien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Hajializadeh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Enright" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2015.01.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Treacy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)BE.1943-5592.0000763" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langhans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weber-Carstens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Hamati" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Glaeser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2009.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3SPMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.09.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZT5QBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546307079406" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPD5VGRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878419v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870515v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billiet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Teerhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870459v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gonzalez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575144v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Katsamenis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bakalos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oleynikova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733418v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512675v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Tovar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511231v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500370v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mcdonnell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Cunagin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>