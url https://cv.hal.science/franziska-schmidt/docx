--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -195,261 +195,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+                <w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaya Riffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Cuccagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Di Feo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
+              <w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196063v1</w:t>
+                <w:t xml:space="preserve">hal-05308291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somaya Riffi</w:t>
+                <w:t xml:space="preserve">Low-Complexity Approach to Intelligent SHM by Combining Machine Learning Models Using Single-Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelillah Fidma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michela Di Feo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t>
+              <w:t xml:space="preserve">The 15th International Workshop on Structural Health Monitoring (IWSHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chang, Fu-Kuo and Guemes, Alfredo, Sep 2025, Stanford University, Stanford, CA, United States. pp.983-990, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12783/shm2025/37384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308291v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling dynamical behaviors of bridge piers under scour: Comparative analyses of Winkler and simple discrete spring models</w:t>
               </w:r>
@@ -896,282 +896,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of sensitivity factors for the assessment of reinforced concrete Open Frame underpass short span bridge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Orcesi</w:t>
+                <w:t xml:space="preserve">UAV-based Localization of Removable Urban Pavement Elements Through Deep Object Detection Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Katsamenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Skamantzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bakalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th fib PhD Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PETRA '24: 17th International Conference on PErvasive Technologies Related to Assistive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Crète, Greece. pp.440-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652037.3663934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774686v1</w:t>
+                <w:t xml:space="preserve">hal-04631663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV-based Localization of Removable Urban Pavement Elements Through Deep Object Detection Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Bakalos</w:t>
+                <w:t xml:space="preserve">Adjustment of sensitivity factors for the assessment of reinforced concrete Open Frame underpass short span bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midula Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRA '24: 17th International Conference on PErvasive Technologies Related to Assistive Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th fib PhD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fib (Fédération international du béton), Aug 2024, Budapest, Hungary. pp.325-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652037.3663934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04631663v1</w:t>
+                <w:t xml:space="preserve">hal-04774686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of partial factor methods for existing concrete structures: Application to a cable-stayed bridge</w:t>
               </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface characterization of Removable Urban Pavements (RUP) using Ground Penetrating Radar (GPR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,658 +1757,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Tsunami Damage to Buildings in Resilient Byblos City and Uncertainty Considerations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jong Lee</w:t>
+                <w:t xml:space="preserve">Machine learning-based modelling for numerical evaluation of the traffic speed deflectometer performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASP14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">YRS2023 - 11th Young Researchers Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8010830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197499v1</w:t>
+                <w:t xml:space="preserve">hal-04464177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based modelling for numerical evaluation of the traffic speed deflectometer performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+                <w:t xml:space="preserve">Probabilistic Framework for Assessment of Existing Bridges Under Abnormal Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van der Spuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YRS2023 - 11th Young Researchers Seminar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASP14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464177v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Framework for Assessment of Existing Bridges Under Abnormal Loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre van der Spuy</w:t>
+                <w:t xml:space="preserve">Weather condition effect on the road surface friction: A Preliminary assessment based on sensor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Sykora</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASP14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IALCCE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197501v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather condition effect on the road surface friction: A Preliminary assessment based on sensor data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+                <w:t xml:space="preserve">Semi-probabilistic methods for the assessment of existing concrete structures: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Ientile</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy. 9 p</w:t>
+              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering, IALCCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197450v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-probabilistic methods for the assessment of existing concrete structures: An overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering, IALCCE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Milano, Jul 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197436v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et prédiction de séries temporelles multivariées pour la surveillance de la santé d'ouvrages d'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Chabi</w:t>
+                <w:t xml:space="preserve">Assessment of Tsunami Damage to Buildings in Resilient Byblos City and Uncertainty Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICASP14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174436v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Adjusted Partial Factors for the Assessment of an Existing Reinforced Concrete Bridge</w:t>
               </w:r>
@@ -3502,277 +3502,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Cheetham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Della Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t>
+              <w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318418v2</w:t>
+                <w:t xml:space="preserve">hal-02359338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Cheetham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Durand</w:t>
+                <w:t xml:space="preserve">Yannick Della Longa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
+              <w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359338v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some elements about scale effect on scour studies</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Boujia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Panama city, Panama. 7p, </w:t>
@@ -4093,265 +4093,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t>
+                <w:t xml:space="preserve">Pavement and Bridge Impact Assessment of vehicles within project Falcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Florens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+                <w:t xml:space="preserve">Moisés Arroyo Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Durand</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E van den Kehrhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rotterdam, Netherlands. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871178v3</w:t>
+                <w:t xml:space="preserve">hal-01878759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavement and Bridge Impact Assessment of vehicles within project Falcon</w:t>
+                <w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisés Arroyo Contreras</w:t>
+                <w:t xml:space="preserve">Emma Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E van den Kehrhof</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th International Symposium on Heavy Vehicule Transport Technology : HVTT 15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184003020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878759v1</w:t>
+                <w:t xml:space="preserve">hal-01871178v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FALCON II. : Input for a european PBS definition : review of vehicle legislations and infrastructure design criteria</w:t>
               </w:r>
@@ -4706,260 +4706,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme effects on bridges caused by traffic and wind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Nesterova</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, LILLE, France. 4 p., bibliogr</w:t>
+              <w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584274v1</w:t>
+                <w:t xml:space="preserve">hal-01651446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+                <w:t xml:space="preserve">Extreme effects on bridges caused by traffic and wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Nesterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, LILLE, France. 4 p., bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651446v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements : développements récents</w:t>
               </w:r>
@@ -6049,217 +6049,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A peaks-over-threshold analysis of extreme traffic load effects on bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB annual meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 17p</w:t>
+              <w:t xml:space="preserve">Young Research Seminar 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866027v1</w:t>
+                <w:t xml:space="preserve">hal-00949698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peaks-over-threshold analysis of extreme traffic load effects on bridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Research Seminar 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 13p</w:t>
+              <w:t xml:space="preserve">TRB annual meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949698v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Weigh-in-motion traffic data to reliability based assessment of bridge structures</w:t>
               </w:r>
@@ -6347,273 +6347,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation statistique des charges extrêmes de trafic sur les ouvrages d’art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Toutlemonde</w:t>
+                <w:t xml:space="preserve">Impact of longer and heavier trucks on bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. 21p</w:t>
+              <w:t xml:space="preserve">12th International symposium on heavy vehicle transport technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951635v1</w:t>
+                <w:t xml:space="preserve">hal-00851317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of longer and heavier trucks on bridges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+                <w:t xml:space="preserve">Estimation statistique des charges extrêmes de trafic sur les ouvrages d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International symposium on heavy vehicle transport technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. 10p</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851317v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of B-WIM Signals acquired in Millau Orthotropic Viaduct Using Statistical Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,51 +6690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridge weigh-in-motion on steel orthotropic decks and application to bridge assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7280,338 +7280,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on existing Bridge Formulae and background for the development of a European Bridge Formula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Moshiri</w:t>
+                <w:t xml:space="preserve">Assessment of a Bridge WIM System on Integral Concrete Bridges and on Steel Orthotropic Decks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanette Montufar</w:t>
+                <w:t xml:space="preserve">Frédéric Romboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIARC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico. 12p</w:t>
+              <w:t xml:space="preserve">1o Seminario Internacional de Pesagem en Movimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949384v1</w:t>
+                <w:t xml:space="preserve">hal-00949672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Vehicle Weights Limitations for Bridge Safety and Durability: Needs and requirements Toward Advanced Bridge Formulae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on existing Bridge Formulae and background for the development of a European Bridge Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Moshiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Montufar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Moshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB / Truck Size and Weight Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, France. 32p</w:t>
+              <w:t xml:space="preserve">PIARC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949954v1</w:t>
+                <w:t xml:space="preserve">hal-00949384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Bridge WIM System on Integral Concrete Bridges and on Steel Orthotropic Decks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sio Song Ieng</w:t>
+                <w:t xml:space="preserve">Heavy Vehicle Weights Limitations for Bridge Safety and Durability: Needs and requirements Toward Advanced Bridge Formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Moshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1o Seminario Internacional de Pesagem en Movimento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France. 9p</w:t>
+              <w:t xml:space="preserve">TRB / Truck Size and Weight Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949672v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du trafic sur les ouvrages d’art : Projet Européen TEAM</w:t>
               </w:r>
@@ -7753,51 +7753,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8031,51 +8031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid ML/FWI method using GPR data to evaluate the tack coat characteristics in pavements: Experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,1060 +8159,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-probabilistic methods for existing concrete structures under climate change: Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Casti</w:t>
+                <w:t xml:space="preserve">Monitoring of a bridge experiencing scour using frequency domain decomposition mixed with DBSCAN algorithm: unsupervised modal analysis of output-only system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (7-8), pp.1217-1233. </w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15732479.2025.2474691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43452-025-01235-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367572v1</w:t>
+                <w:t xml:space="preserve">hal-05101435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of a bridge experiencing scour using frequency domain decomposition mixed with DBSCAN algorithm: unsupervised modal analysis of output-only system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+                <w:t xml:space="preserve">Calibration of fixed partial factors based on sensitivity factors adjustment for a cluster of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midula Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43452-025-01235-1⟩</w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11-12), pp.2048-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2025.2560048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101435v1</w:t>
+                <w:t xml:space="preserve">hal-05629029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+                <w:t xml:space="preserve">Semi-probabilistic methods for existing concrete structures under climate change: Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Casti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Biondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7-8), pp.1217-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2025.2474691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142487v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical data for modelling pavement deflection behaviour under the TSD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+                <w:t xml:space="preserve">The Grouping of Heavy Goods Vehicles phenomenon: a risk or an opportunity for safety road?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mundutéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Aycik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111135⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2025.100363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028049v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des chaussées urbaines démontables : traitement des données par IA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+                <w:t xml:space="preserve">Numerical data for modelling pavement deflection behaviour under the TSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873109v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to monitor bridge piers subjected to scour using rocking vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+                <w:t xml:space="preserve">Caractérisation des chaussées urbaines démontables : traitement des données par IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Structural Health Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370628v1</w:t>
+                <w:t xml:space="preserve">hal-04873109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection et réparation automatisées de l'infrastructure routière - Avancée du projet européen HERON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+                <w:t xml:space="preserve">New approach to monitor bridge piers subjected to scour using rocking vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Civil Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.817-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13349-023-00755-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04834361v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+                <w:t xml:space="preserve">Inspection et réparation automatisées de l'infrastructure routière - Avancée du projet européen HERON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Katsamenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1006, pp.30-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197348v1</w:t>
+                <w:t xml:space="preserve">hal-04834361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FriC-PM: Machine Learning-based road surface friction coefficient predictive model using intelligent sensor data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezgeen Rasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,3132 +9262,3266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Partial Factors for the Assessment of Existing Reinforced Concrete Bridges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Orcesi</w:t>
+                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Diamantidis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Sykora</w:t>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10168664.2023.2204115⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.1104-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032466v1</w:t>
+                <w:t xml:space="preserve">hal-04197348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the variants of SVM method for the estimation of soil elastic modulus from TSD model: Numerical parametric study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+                <w:t xml:space="preserve">Investigating Partial Factors for the Assessment of Existing Reinforced Concrete Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Diamantidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Palmisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2023.100187⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2023.2204115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197395v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+                <w:t xml:space="preserve">On the variants of SVM method for the estimation of soil elastic modulus from TSD model: Numerical parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2023.100187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2230564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197401v1</w:t>
+                <w:t xml:space="preserve">hal-04197395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood damage inspection and risk indexing data for an inventory of bridges in Central Greece</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stergios Aristoteles Mitoulis</w:t>
+                <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109062⟩</w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2230564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197365v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique de la capacité portante d’un quai de port maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flood damage inspection and risk indexing data for an inventory of bridges in Central Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kefalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Dafis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Aristoteles Mitoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Kovarik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.9⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381205v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hornych</w:t>
+                <w:t xml:space="preserve">Analyse statistique de la capacité portante d’un quai de port maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Bernard Kovarik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372337v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effects of climate change on structural actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Diamantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Sykora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (4), pp.563-576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10168664.2022.2098894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of Optimized Indicators from Sensors Data for Damage Detection of Instrumented Roadways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 995, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197356v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background clutter amplitude and frequency of GPR signals to analyse water content in sedimentary deposits: Urban infrastructure environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition of Optimized Indicators from Sensors Data for Damage Detection of Instrumented Roadways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113189⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197351v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-specific flood risk assessment of transport networks using GIS and remotely sensed data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stavros Dafis</w:t>
+                <w:t xml:space="preserve">Background clutter amplitude and frequency of GPR signals to analyse water content in sedimentary deposits: Urban infrastructure environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Santos Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón González-Drigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stergios Mitoulis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Clapes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 850, pp.157976. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.113189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478993v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR monitoring for road transport infrastructure: A systematic review and machine learning insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+                <w:t xml:space="preserve">Bridge-specific flood risk assessment of transport networks using GIS and remotely sensed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kefalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Dafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stergios Mitoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126686⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 850, pp.157976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197350v1</w:t>
+                <w:t xml:space="preserve">hal-04478993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour monitoring of a bridge pier through eigenfrequencies analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GPR monitoring for road transport infrastructure: A systematic review and machine learning insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vega Pérez-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Solla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-021-04282-4⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.126686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141244v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue analysis of a bridge deck using the peaks-over-threshold approach with application to the Millau viaduct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariia Nesterova</w:t>
+                <w:t xml:space="preserve">Scour monitoring of a bridge pier through eigenfrequencies analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.1416. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 3, pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-021-04282-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-3117-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02906793v1</w:t>
+                <w:t xml:space="preserve">hal-03141244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Hydroxyapatite Dissolution through Krypton Ion Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue analysis of a bridge deck using the peaks-over-threshold approach with application to the Millau viaduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Nesterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2019.03.048⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-3117-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462779v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of ceramics from preceramic polymers: A versatile stereolithographic approach assisted by thiol-ene click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Hydroxyapatite Dissolution through Krypton Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian A.H. Hanaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xifan Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shuang Li</w:t>
+                <w:t xml:space="preserve">Sen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2019.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308622v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of the effect of the combination of traffic and wind actions on a cable-stayed bridge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariia Nesterova</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of ceramics from preceramic polymers: A versatile stereolithographic approach assisted by thiol-ene click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xifan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hanaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul H Kamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridge Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BRS-190151⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400732v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructural insights into the dissolution behavior of Sr-doped hydroxyapatite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic analysis of the effect of the combination of traffic and wind actions on a cable-stayed bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Nesterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.056⟩</w:t>
+              <w:t xml:space="preserve">Bridge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp. 121-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BRS-190151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330989v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture peaks over threshold approach for predicting extreme bridge traffic load effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructural insights into the dissolution behavior of Sr-doped hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian A.H. Hanaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (16), pp.5554-5562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498789v3</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Probabilistic Methods of Assessment of Load Effects in Bridges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ej Obrien</w:t>
+                <w:t xml:space="preserve">A mixture peaks over threshold approach for predicting extreme bridge traffic load effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.probengmech.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213059v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498789v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on bridge load effects of vehicle transverse in-lane position: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Probabilistic Methods of Assessment of Load Effects in Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ej Obrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donya Hajializadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Treacy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Toutlemonde</w:t>
+                <w:t xml:space="preserve">Bernard Enright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bridge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)BE.1943-5592.0000763⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp 44-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498182v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation-Induced Acute Phase Response in Skeletal Muscle and Critical Illness Myopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect on bridge load effects of vehicle transverse in-lane position: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Langhans</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Melanie Kny</w:t>
+                <w:t xml:space="preserve">Eugen Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bridge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)BE.1943-5592.0000763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365918v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts from truck traffic on road infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammation-Induced Acute Phase Response in Skeletal Muscle and Critical Illness Myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Langhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Weber-Carstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jida Hamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Peter Glaeser</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanie Kny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routes/roads</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948899v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy pumping for mechanical systems involving non-smooth Saint-Venant terms</w:t>
+                <w:t xml:space="preserve">Impacts from truck traffic on road infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Peter Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Routes/roads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 358, pp 75-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815192v1</w:t>
+                <w:t xml:space="preserve">hal-00948899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the solutions of the Fokker-Planck equation for one and two DOF systems</w:t>
+                <w:t xml:space="preserve">Energy pumping for mechanical systems involving non-smooth Saint-Venant terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (2), pp.529-542. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (9), pp.866-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2009.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815185v1</w:t>
+                <w:t xml:space="preserve">hal-00815192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Improve Confidence in Calculations for Non-smooth Dynamical Systems</w:t>
+                <w:t xml:space="preserve">Computation of the solutions of the Fokker-Planck equation for one and two DOF systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1-2), pp.231-253. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (2), pp.529-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1077546307079406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815057v1</w:t>
+                <w:t xml:space="preserve">hal-00815185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to Improve Confidence in Calculations for Non-smooth Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-2), pp.231-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1077546307079406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un indicateur pour optimiser les calculs trajectographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12400,51 +12530,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 263-264, pp.103-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12454,51 +12584,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of pavement deflection behavior under the Traffic Speed Deflectometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12550,73 +12680,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche ANR SSHEAR sur les affouillements (Janvier 2015-Septembre 2019): journée publique de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12642,73 +12772,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 40p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition and Validation of a Smart Infrastructure Access Policy utilising Performance-Based Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Saxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12764,73 +12894,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of Representative Road Network Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12869,73 +12999,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Infrastructure Design Criteria Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12961,406 +13091,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Geem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for EC Wide regulatory framework (legislation) on dimensions and loads of vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of the theoretical validation of the driving controls strategy and safety/stability assessment by simulation and benchmarking and result of Task 4.4.4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Teerhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on bridges of the various vehicle configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical validation of the driving controls strategy and safety/stability assessment by simulation and benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Teerhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13370,176 +13500,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2020 Project HERON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Katsamenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bakalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Oleynikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference Transport Research Arena (TRA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ML-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13581,73 +13711,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. , 2024, Lecture Notes in Mobility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-based Model for the Estimation of Pavement Elastic Modulus from Deflection Velocity Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelgader Abdelmuhsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13689,87 +13819,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Routes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIM data for investigation of truck weights and dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13797,51 +13927,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7th International Conference on Weigh-In-Motion (ICWIM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, Brazil. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13851,51 +13981,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13911,51 +14041,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWIM7 - 7th International Conference on Weigh-In-Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, FOZ DO IGUACU, France. International Society for Weigh-In-Motion, 459 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13965,51 +14095,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Up-to-Date Evaluation of Extreme Load Effects for Bridge Assessment, In: Materials and Infrastructures 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14051,173 +14181,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accurate and Up-to-Date Evaluation of Extreme Load Effects for Bridge Assessment, In: Materials and Infrastructures 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions; WILEY, pp 175-184, 2016, 978-1-78630-029-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion, ICWIM6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley Cunagin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Weigh-in-Motion, ICWIM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR WEIGH-IN-MOTION, 548p, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14364,51 +14494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pittet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midula Alam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Katsamenis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamantzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bakalos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652037.3663934" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003483755-463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgader Abdelmuhsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04680188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2887/1/012071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8010830" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Spuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lenner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Li&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04429144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Saxe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kural" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Kharrazi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Arroyo Contreras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van den Kehrhof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878633v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Erlingsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cocu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vierth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Nesterova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mavric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Znidaric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511138v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domprobst" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dolcemascolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ramezani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yi Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949698v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zermane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham Doan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Servant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchadour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Moshiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Montufar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Romboni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Manh Duong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuong Le-Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nordborg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05070894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100339" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2474691" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111135" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04873109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04834361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130567" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Palmisano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2023.2204115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100187" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Loli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kefalas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Aristoteles Mitoulis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109062" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155572" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197351v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega P&#233;rez-Gracia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Santos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez-Drigo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Clapes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113189" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478993v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Solla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126686" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-3117-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Guo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian A.H. Hanaor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.03.048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hanaor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Kamm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BRS-190151" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330989v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498789v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.12.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Obrien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Hajializadeh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Enright" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2015.01.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Treacy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)BE.1943-5592.0000763" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langhans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weber-Carstens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Hamati" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Glaeser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2009.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3SPMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.09.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZT5QBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546307079406" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPD5VGRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878419v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870515v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billiet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Teerhuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870459v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gonzalez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575144v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Katsamenis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bakalos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oleynikova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733418v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512675v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Tovar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511231v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500370v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mcdonnell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Cunagin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelillah Fidma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2025/37384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Biondini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Makhoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pittet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midula Alam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Katsamenis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamantzari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bakalos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652037.3663934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003483755-463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelgader Abdelmuhsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04680188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2887/1/012071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Chabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003323020-272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8010830" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van der Spuy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lenner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Sykora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04279028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manzini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.20" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Li&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong-Son Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04429144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Saxe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kural" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sogol Kharrazi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Geem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Arroyo Contreras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van den Kehrhof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878633v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Erlingsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cocu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vierth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Nesterova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mavric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Znidaric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511138v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domprobst" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dolcemascolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dronneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ramezani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yi Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951635v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Zermane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham Doan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Servant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marchadour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Moshiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Romboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Montufar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2025.2584752" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hung Tran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Manh Duong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Claudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuong Le-Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Nordborg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05070894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100339" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2560048" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2025.2474691" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mundut&#233;guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Aycik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100363" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111135" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04873109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04834361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130567" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032466v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O&#8217;connor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Palmisano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2023.2204115" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197395v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2023.100187" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Loli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kefalas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Dafis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Aristoteles Mitoulis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109062" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906708v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2022.2098894" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197356v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155572" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega P&#233;rez-Gracia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Santos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez-Drigo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Clapes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113189" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Mitoulis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157976" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197350v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Solla" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126686" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906793v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-3117-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Guo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian A.H. Hanaor" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.03.048" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifan Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hanaor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H Kamm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400732v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BRS-190151" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Sun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.056" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498789v3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.12.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213059v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Obrien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Hajializadeh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Enright" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2015.01.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498182v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Treacy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)BE.1943-5592.0000763" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langhans" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weber-Carstens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jida Hamati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092048" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Glaeser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815192v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2009.11.018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G3SPMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2007.09.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZT5QBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546307079406" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPD5VGRT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815379v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733378v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878419v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870497v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870515v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billiet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861535v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Teerhuis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870459v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gonzalez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861465v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575144v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Katsamenis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bakalos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Oleynikova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04733418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512675v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Tovar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511231v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500370v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949255v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mcdonnell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Cunagin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>