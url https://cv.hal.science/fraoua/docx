--- v0 (2026-03-12)
+++ v1 (2026-04-07)
@@ -707,295 +707,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03946774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Asses Empathy During Online Classes</w:t>
+                <w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESER conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942079v1</w:t>
+                <w:t xml:space="preserve">halshs-03942097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t>
+                <w:t xml:space="preserve">How to Asses Empathy During Online Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOKI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCI, Jul 2021, USA, United States. pp.269-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77889-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942089v1</w:t>
+                <w:t xml:space="preserve">halshs-03942079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t>
+                <w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Haddad</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESER conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t>
+              <w:t xml:space="preserve">TOKI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942097v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an Emotional Chatbot for the Analysis of a Discussion Forum for the Improvement of an E-Learning Platform</w:t>
               </w:r>
@@ -1079,525 +1079,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTIONS AND NEW APPROACHES TO AN INTERMEDIATION PROFESSION IN THE CULTURAL TOURISM SECTOR IN FRANCE: THE LICENCE PROFESSIONNELLE - LP (BACHELOR'S DEGREE) LICENSED GUIDES (UNIVERSITY OF PARIS EAST)</w:t>
+                <w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delbassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual International Conference of Education, Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICERI, Nov 2019, Seville, Spain. pp.3380-3383, </w:t>
+              <w:t xml:space="preserve">ICERI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.3380-3383, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942085v1</w:t>
+                <w:t xml:space="preserve">hal-02924950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism and serendipity</w:t>
+                <w:t xml:space="preserve">Is Tourist Markovian Under Asymmetric Information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science Technology and Management (ICSTM) Kyoto, Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st HCI International Conference, HCII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.424-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30712-7_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03947140v1</w:t>
+                <w:t xml:space="preserve">hal-02334934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and Communication Science Challenges for Modeling Multifaceted Online Courses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
+                <w:t xml:space="preserve">EVOLUTIONS AND NEW APPROACHES TO AN INTERMEDIATION PROFESSION IN THE CULTURAL TOURISM SECTOR IN FRANCE: THE LICENCE PROFESSIONNELLE - LP (BACHELOR'S DEGREE) LICENSED GUIDES (UNIVERSITY OF PARIS EAST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delbassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21814-0_12⟩</w:t>
+              <w:t xml:space="preserve">12th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICERI, Nov 2019, Seville, Spain. pp.3380-3383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276057v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Tourist Markovian Under Asymmetric Information?</w:t>
+                <w:t xml:space="preserve">Information and Communication Science Challenges for Modeling Multifaceted Online Courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Michelin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Charraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st HCI International Conference, HCII 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.424-433, </w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.142-154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30712-7_52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21814-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334934v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delbassé</w:t>
+                <w:t xml:space="preserve">Tourism and serendipity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Science Technology and Management (ICSTM) Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto (Japan), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924950v1</w:t>
+                <w:t xml:space="preserve">halshs-03947140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles prédictifs sur les pannes disques durs</w:t>
               </w:r>
@@ -1931,151 +1931,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Eppstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261121v1</w:t>
+                <w:t xml:space="preserve">hal-01261120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2117,178 +2130,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICERI IATED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Eppstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261120v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t>
               </w:r>
@@ -2854,343 +2854,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Privacy in Academic Data Management at Schools: SPADATAS Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P5 Medicine and BI for Monitoring Moderate Neurocognitive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Collaboration Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34411-4_1⟩</w:t>
+              <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14055, Springer Nature Switzerland, pp.519-535, 2023, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48041-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669129v1</w:t>
+                <w:t xml:space="preserve">hal-04669125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Autonomous Platform Using the Markov Chain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Security and Privacy in Academic Data Management at Schools: SPADATAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amo-Filva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonseca Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Sanchez-Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia García-Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García-Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14060, Springer Nature Switzerland, pp.47-57, 2023, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Learning and Collaboration Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14040, Springer Nature Switzerland, pp.3-16, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48060-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34411-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669128v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P5 Medicine and BI for Monitoring Moderate Neurocognitive Disorders</w:t>
+                <w:t xml:space="preserve">The Autonomous Platform Using the Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mouly</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14055, Springer Nature Switzerland, pp.519-535, 2023, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">, 14060, Springer Nature Switzerland, pp.47-57, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48041-6_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48060-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669125v1</w:t>
+                <w:t xml:space="preserve">hal-04669128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface for a Better Tourist Experience, Bayesian Approach and Cox-Jaynes Support</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Witfelt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amo-Filva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia-Holgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21006-3_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77889-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30712-7_52" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fkih Mahmoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aguayo Mauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonseca Escudero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sanchez-Sepulveda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hasti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2468-0_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34411-4_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48041-6_35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Witfelt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amo-Filva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia-Holgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21006-3_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77889-7_30" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30712-7_52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fkih Mahmoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aguayo Mauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonseca Escudero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sanchez-Sepulveda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hasti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2468-0_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48041-6_35" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34411-4_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>