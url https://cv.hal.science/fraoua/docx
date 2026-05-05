--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -509,493 +509,493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation and Commitment in e-learning processing through the Blockchain</w:t>
+                <w:t xml:space="preserve">IOT and datasciences support for people with mild to moderate neurocognitive disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amos Abayomi David</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI INTERNATIONAL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, VIRTUAL CONFERENCE, Sweden</w:t>
+              <w:t xml:space="preserve">24th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942102v1</w:t>
+                <w:t xml:space="preserve">halshs-03946774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IOT and datasciences support for people with mild to moderate neurocognitive disorders</w:t>
+                <w:t xml:space="preserve">Motivation and Commitment in e-learning processing through the Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mouly</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">HCI INTERNATIONAL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, VIRTUAL CONFERENCE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03946774v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t>
+                <w:t xml:space="preserve">How to Asses Empathy During Online Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESER conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCI, Jul 2021, USA, United States. pp.269-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77889-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942097v1</w:t>
+                <w:t xml:space="preserve">halshs-03942079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Asses Empathy During Online Classes</w:t>
+                <w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TOKI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942079v1</w:t>
+                <w:t xml:space="preserve">halshs-03942089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t>
+                <w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amos Abayomi David</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOKI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t>
+              <w:t xml:space="preserve">RESER conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942089v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an Emotional Chatbot for the Analysis of a Discussion Forum for the Improvement of an E-Learning Platform</w:t>
               </w:r>
@@ -1079,1417 +1079,1313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bourret</w:t>
+                <w:t xml:space="preserve">Tourism and serendipity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Fraoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delbassé</w:t>
+                <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Science Technology and Management (ICSTM) Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto (Japan), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924950v1</w:t>
+                <w:t xml:space="preserve">halshs-03947140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Tourist Markovian Under Asymmetric Information?</w:t>
+                <w:t xml:space="preserve">Information and Communication Science Challenges for Modeling Multifaceted Online Courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Michelin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Charraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st HCI International Conference, HCII 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30712-7_52⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.142-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21814-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334934v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTIONS AND NEW APPROACHES TO AN INTERMEDIATION PROFESSION IN THE CULTURAL TOURISM SECTOR IN FRANCE: THE LICENCE PROFESSIONNELLE - LP (BACHELOR'S DEGREE) LICENSED GUIDES (UNIVERSITY OF PARIS EAST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bourret</w:t>
+                <w:t xml:space="preserve">Is Tourist Markovian Under Asymmetric Information?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Fraoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delbassé</w:t>
+                <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual International Conference of Education, Research and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t>
+              <w:t xml:space="preserve">21st HCI International Conference, HCII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.424-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30712-7_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942085v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and Communication Science Challenges for Modeling Multifaceted Online Courses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+                <w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Charraire</w:t>
+                <w:t xml:space="preserve">Karim Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
+                <w:t xml:space="preserve">Thierry Delbassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.142-154, </w:t>
+              <w:t xml:space="preserve">ICERI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.3380-3383, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21814-0_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276057v1</w:t>
+                <w:t xml:space="preserve">hal-02924950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism and serendipity</w:t>
+                <w:t xml:space="preserve">Modèles prédictifs sur les pannes disques durs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science Technology and Management (ICSTM) Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">DATA VALUE CHAIN IN SCIENCE &amp; TERRITORIES, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODATA Conférence 2019, Mar 2019, SERRIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03947140v1</w:t>
+                <w:t xml:space="preserve">halshs-03947166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles prédictifs sur les pannes disques durs</w:t>
+                <w:t xml:space="preserve">Modèles prédicitfs pour la lutte contre l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fkih Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATA VALUE CHAIN IN SCIENCE &amp; TERRITORIES, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CODATA Conférence 2019, Mar 2019, SERRIS, France</w:t>
+              <w:t xml:space="preserve">, CODATA FRANCE, Mar 2019, SERRIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03947166v1</w:t>
+                <w:t xml:space="preserve">halshs-03947159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles prédicitfs pour la lutte contre l’obésité</w:t>
+                <w:t xml:space="preserve">Tourist Information in Asymmetric situation, a new way to enhance a tourist experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fkih Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA VALUE CHAIN IN SCIENCE &amp; TERRITORIES, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODATA FRANCE, Mar 2019, SERRIS, France</w:t>
+              <w:t xml:space="preserve">IASTEM 29-30 December, Tokyo, Japan 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03947159v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourist Information in Asymmetric situation, a new way to enhance a tourist experience</w:t>
+                <w:t xml:space="preserve">Theory and Tools in learning methods for medical doctors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTEM 29-30 December, Tokyo, Japan 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03946787v1</w:t>
+                <w:t xml:space="preserve">hal-01261118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and Tools in learning methods for medical doctors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Amar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Eppstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261118v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t>
+                <w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mouly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICERI IATED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261120v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t>
+                <w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERI IATED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261119v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim E. Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Eppstein</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261121v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">City 2.0 and Tourism Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCSC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Las Vegas, United States. pp.269-277, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_31⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2499,206 +2395,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING ADAPTIVE ONLINE COURSES USING RECOMMENDATION SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction 19-24 July 2020 Danemark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, VIRTUAL CONFERENCE, Denmark. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface for Tourist in Asymmetric situation, Cox-Jaynes support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human-Computer Interaction 2018 In International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Las Vegas (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03946804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2708,782 +2604,782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Student Data Privacy in Schools Through Open Educational Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Amo-Filva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Aguayo Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Aguayo Mauri</w:t>
+                <w:t xml:space="preserve">David Fonseca Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fonseca Escudero</w:t>
+                <w:t xml:space="preserve">Mónica Sanchez-Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Hasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco José García-Peñalvo, María Luisa Sein-Echaluce, Ángel Fidalgo-Blanco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Technologies for the Digital Transformation of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.253-263, 2024, Lecture Notes in Educational Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-2468-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P5 Medicine and BI for Monitoring Moderate Neurocognitive Disorders</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Security and Privacy in Academic Data Management at Schools: SPADATAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amo-Filva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonseca Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Sanchez-Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia García-Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García-Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48041-6_35⟩</w:t>
+              <w:t xml:space="preserve">Learning and Collaboration Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14040, Springer Nature Switzerland, pp.3-16, 2023, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34411-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669125v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Privacy in Academic Data Management at Schools: SPADATAS Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Autonomous Platform Using the Markov Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Abayomi David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Collaboration Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34411-4_1⟩</w:t>
+              <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14060, Springer Nature Switzerland, pp.47-57, 2023, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48060-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669129v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Autonomous Platform Using the Markov Chain</w:t>
+                <w:t xml:space="preserve">P5 Medicine and BI for Monitoring Moderate Neurocognitive Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amos Abayomi David</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14060, Springer Nature Switzerland, pp.47-57, 2023, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48060-7_4⟩</w:t>
+              <w:t xml:space="preserve">, 14055, Springer Nature Switzerland, pp.519-535, 2023, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48041-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669128v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface for a Better Tourist Experience, Bayesian Approach and Cox-Jaynes Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Religion, Social Media and Societal Changes: The Case of &amp;quot;Marriage for All&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Constantine Stephanidis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoel Cohen (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spiritual News: Reporting Religion Around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095082v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Evaluation in a Learning Organization and Online Training Through the E-booklet Contribution of Game Theory and Shapley Value</w:t>
+                <w:t xml:space="preserve">Interface for a Better Tourist Experience, Bayesian Approach and Cox-Jaynes Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constantine Stephanidis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Collaboration Technologies. Design, Development and Technological Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91743-6_16⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-45, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92270-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095086v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion, Social Media and Societal Changes: The Case of &amp;quot;Marriage for All&amp;quot; in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training Evaluation in a Learning Organization and Online Training Through the E-booklet Contribution of Game Theory and Shapley Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritual News: Reporting Religion Around the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Collaboration Technologies. Design, Development and Technological Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.205-217, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91743-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03946785v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3630,51 +3526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Witfelt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amo-Filva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia-Holgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21006-3_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77889-7_30" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30712-7_52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fkih Mahmoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aguayo Mauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonseca Escudero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sanchez-Sepulveda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hasti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2468-0_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48041-6_35" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34411-4_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Witfelt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amo-Filva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia-Holgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21006-3_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77889-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30712-7_52" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fkih Mahmoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aguayo Mauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonseca Escudero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sanchez-Sepulveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hasti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2468-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34411-4_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48041-6_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>