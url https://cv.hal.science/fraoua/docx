--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -707,295 +707,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Asses Empathy During Online Classes</w:t>
+                <w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESER conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942079v1</w:t>
+                <w:t xml:space="preserve">halshs-03942097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t>
+                <w:t xml:space="preserve">How to Asses Empathy During Online Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOKI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCI, Jul 2021, USA, United States. pp.269-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77889-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942089v1</w:t>
+                <w:t xml:space="preserve">halshs-03942079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t>
+                <w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Haddad</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESER conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t>
+              <w:t xml:space="preserve">TOKI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942097v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an Emotional Chatbot for the Analysis of a Discussion Forum for the Improvement of an E-Learning Platform</w:t>
               </w:r>
@@ -1079,421 +1079,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism and serendipity</w:t>
+                <w:t xml:space="preserve">Is Tourist Markovian Under Asymmetric Information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science Technology and Management (ICSTM) Kyoto, Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st HCI International Conference, HCII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.424-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30712-7_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03947140v1</w:t>
+                <w:t xml:space="preserve">hal-02334934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and Communication Science Challenges for Modeling Multifaceted Online Courses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Charraire</w:t>
+                <w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
+                <w:t xml:space="preserve">Karim Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delbassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21814-0_12⟩</w:t>
+              <w:t xml:space="preserve">ICERI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.3380-3383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276057v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Tourist Markovian Under Asymmetric Information?</w:t>
+                <w:t xml:space="preserve">Information and Communication Science Challenges for Modeling Multifaceted Online Courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Michelin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Charraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st HCI International Conference, HCII 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States. pp.142-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21814-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30712-7_52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02334934v1</w:t>
+                <w:t xml:space="preserve">hal-02276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delbassé</w:t>
+                <w:t xml:space="preserve">Tourism and serendipity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Science Technology and Management (ICSTM) Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto (Japan), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02924950v1</w:t>
+                <w:t xml:space="preserve">halshs-03947140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles prédictifs sur les pannes disques durs</w:t>
               </w:r>
@@ -1827,151 +1827,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Eppstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261121v1</w:t>
+                <w:t xml:space="preserve">hal-01261120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2013,178 +2026,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICERI IATED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Eppstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261120v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t>
               </w:r>
@@ -2274,51 +2274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City 2.0 and Tourism Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2750,343 +2750,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Privacy in Academic Data Management at Schools: SPADATAS Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P5 Medicine and BI for Monitoring Moderate Neurocognitive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Collaboration Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34411-4_1⟩</w:t>
+              <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14055, Springer Nature Switzerland, pp.519-535, 2023, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48041-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669129v1</w:t>
+                <w:t xml:space="preserve">hal-04669125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Autonomous Platform Using the Markov Chain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Security and Privacy in Academic Data Management at Schools: SPADATAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amo-Filva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonseca Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Sanchez-Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia García-Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía García-Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14060, Springer Nature Switzerland, pp.47-57, 2023, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Learning and Collaboration Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14040, Springer Nature Switzerland, pp.3-16, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48060-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34411-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669128v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P5 Medicine and BI for Monitoring Moderate Neurocognitive Disorders</w:t>
+                <w:t xml:space="preserve">The Autonomous Platform Using the Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Elia Fraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mouly</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Abayomi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2023 – Late Breaking Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14055, Springer Nature Switzerland, pp.519-535, 2023, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">, 14060, Springer Nature Switzerland, pp.47-57, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48041-6_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48060-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669125v1</w:t>
+                <w:t xml:space="preserve">hal-04669128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, Social Media and Societal Changes: The Case of &amp;quot;Marriage for All&amp;quot; in France</w:t>
               </w:r>
@@ -3526,51 +3526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Witfelt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amo-Filva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia-Holgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21006-3_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77889-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30712-7_52" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fkih Mahmoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aguayo Mauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonseca Escudero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sanchez-Sepulveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hasti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2468-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669129v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34411-4_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48041-6_35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Marchetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Witfelt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amo-Filva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garcia-Holgado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21006-3_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77889-7_30" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30712-7_52" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fkih Mahmoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aguayo Mauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonseca Escudero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sanchez-Sepulveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hasti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2468-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48041-6_35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Holgado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34411-4_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92270-6_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>