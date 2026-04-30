--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck TORRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fratorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-0489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169968669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1136-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statisticien de formation, je travaille depuis de nombreuses années sur des problématiques environnementales. J’ai étudié à l’Université Lyon 1, puis intégré divers laboratoires universitaires à Lyon (maîtrise au Cemagref, thèse au laboratoire Ecologie des Grands Fleuves) à Marseille (post doc à l’IMEP) puis d’autres en Angleterre ( postdoc à Newcastle-upon-Tyne, Department of Geography) à Coventry (postdoc à University of Warwick,, Dept of Statistics) et dans le Kent (CDI à Horticulture Research International). En 2001, j’intègre l’IMEP à nouveau en tant que ATER puis je suis recruté en 2002. Aujourd’hui je suis maître de conférences à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMBE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR AMU CNRS UAPV IRD) née, en 2012, de la fusion de trois laboratoires dont l’IMEP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, hors classe, échelon exceptionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l'Institut d'Etablissement [ITEM]( (Institut méditerranéen pour la transition environnementale) en charge de la formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du TRIP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC LAB ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Plateforme interdisciplinaire de formation et recherche pour la transition environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur occasionnel pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encore récemment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction IMBE (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction OSU Institut Pythéas (2012-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du master SET - Sciences de l'Environnement Terrestre (2013-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration OSU IP - Observatoire des Sciences de l'Univers Institut Pythéas (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent OSU IP pour le comité d’orientation du développement durable AMU (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration UPCAM - Université Paul Cézanne d'Aix Marseille (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu des Conseils d'administration et de recherche de la Faculté des Sciences et Techniques (FST) de St Jérôme, assesseur aux Finances - UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Département Environnement FST UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’épanouis dans l’enseignement des méthodes quantitatives pour étudiants en environnement (cycles L, M & D, Ecole d'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inférence statistique (estimation ponctuelle, par intervalle de confiance et tests d'hypothèses)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes d'analyse multivariée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils informatiques : tableur, [logiciel R] (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.r-project.org/CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiatives pédagogiques structurantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mené successivement divers projets de soutien à l'innovation pédagogique en lien avec la mise en situation d'étudiants de niveau master (Ecoles de terrain, écoles thématiques ou d'approfondissement, programme d'Aides à l'insertion professionnelle ou à la mobilité internationale, soutien au réseau des Alumnis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Académie d'Excellence MedNet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-PI du projet MedNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Réseau méditerranéen d'écoles de terrain - Algérie, Egypte, Maroc, Tunisie - soutenu par AMIDEX de 2012 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labex </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du volet formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - à partir de 2017 - d'OTMED - changement global et risques naturel dans le bassin méditerranéen  - soutenu par AMIDEX de 2012 à 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etablissement </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directeur adjoint formation d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Institut méditerranéen pour la transition environnementale) - soutenu par AMIDEX depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fédération de recherche </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre des  comités de direction et scientifique d'ECCOREV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Ecosystèmes Continentaux et Risques Environnementaux - soutenu par un réseau  de 18 tutelles EPIC ou EPST du site depuis 2008.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’aime collaborer en tant que statisticien avec les collègues en environnement par rapport aux outils que je pense maîtriser.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation en (paléo) écologie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes MCMC (Markov Chain Monte-Carlo methods) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données multivariées ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modèles dynamiques, à compartiments, de processus ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de jeux de données hétérogènes, méta-analyses ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de variance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur ou co-auteur de 2 à 4 publications par an (plus de 50 publications dans des revues indexées).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultation statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise régulièrement des études statistiques parfois sous forme de prestation. Par exemple :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur des journées de statistiques sur </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2002 (Fédération de recherche  )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise statistique en lien avec l'interprétation de l'état des milieux (IEM) du site LEGRE MANTE à Marseille (2018) - Prestation réalisée par le laboratoire IMBE d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai coordonné l'administration de l'offre de formation de ma composante </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU institut Pythéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2012 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaboration des contenus (contrats pluriannuels 2012-2017, 2018-2023, 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation à l'élaboration budgétaire : fonctionnement, masse salariale et investissement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervision de l'organisation logistique (sorties terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication et salons</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distance to Reference Communities Index ( DRCI ): a new tool to assess communities' restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquis Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), pp.e14194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Effects of Naja anchietae and Naja senegalensis Venom Peptides on Glioblastoma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berenguer-Daizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Mosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (10), pp.433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the local environmental factors associated to plant-fungi communities on the conservation of Liparis loeselii (L.) Rich. In the French Rhône-Alpes region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.103929. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2023.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Effects of Yellow-Legged Gull (Larus michahellis) Colony on Dune Habitats and Plant Landscape in the Atlantic Islands National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Carballeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Santiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.258. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11020258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of persistent organic pollutants (POPs) in surface sediments from aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Dhamar Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Nuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.128372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a yellow legged gull (Larus michahellis) colony on soils and cliff vegetation in the Atlantic Islands of Galicia National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Otero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.105115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecological and human health risks from metals in shrimp aquaculture environments in Central Java, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vassalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41668-41687. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of FluoroProbe® performance for the phytoplankton-based assessment of the ecological status of Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (4), pp.204. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-7349-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Acne, Antioxidant and Cytotoxic Properties of Ludwigia peploides Leaf Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Sweidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sauvager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmacognosy and Phytochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of scalp hair decontamination following exposure to vapours of sulphur mustard simulants 2-chloroethyl ethyl sulphide and methyl salicylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spiandore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of native plants with phytoremediation potential for highly contaminated Mediterranean soil restoration: Tools for a non-destructive and integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial properties of extracts of Ludwigia peploides subsp montevidensis and Ludwigia grandiflora subsp hexapetala during their cycle of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charpy-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.39--45. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil microbial functional patterns and response to a drought and warming event: key role of climate-plant-soil interactions at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, p. 1 - p. 4. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive dominance in the organisation of Mediterranean ant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.595-602. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and stability of Cymodocea nodosa dominated seagrass meadows over the last four decades in a Mediterranean lagoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine and Coastal Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, mediterranean drought, and seasonality: photosystem II photochemistry in Pistacia lentiscus L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.552-564. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-013-0055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Acacia tortilis ssp. raddiana tree on wheat and barley yield in the south of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Noumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Population Variability of Terpenoid Composition in Leaves of Pistacia lentiscus L. from Algeria: A Chemoecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ait Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.2646-2657. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16032646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring rodent incisors from scats can increase accuracy of predator diet studies. An illustration based on island cats and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zarzoso-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (9), pp.686-691. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced divergent trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced opposite trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with vegetation for Mediterranean forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduced predators and cavity-nesting seabirds: unexpected low level of interaction at breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (9), pp.1068-1073. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/z08-070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with flora for Mediterranean forested areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (711), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.94-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sewage sludge and copper enrichment on both soil mesofauna community and decomposition of oak leaves (Quercus suber) in a mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-005-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149 (3), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1155-1186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (1-4), pp.6-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge effects on mesofauna and Cork oak (Quercus suber L.) leaves decomposition in a Mediterranean forest firebreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.2283-2292. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2005.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth phase on the phospholipidic fatty acid composition of two marine bacterial strains in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Castanopsis acuminatissima (Bl.) A. DC. in northern Thailand and the selection of seed trees for forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025016331835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct browsing history and how far back? Lessons from Vaccinium parvifolium Smith in Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 201 (2-3), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2004.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape history and persistent biogeographical patterns in shaping the responses of Mediterranean land snail communities to recent fire disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (1), pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial variation in browsing history by means of fraying scars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (6), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of Prunus cerasoides D. Don, a framework tree species in northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025010403477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of young Tsuga heterophylla to deer browsing: developing tools to assess deer impact on forest dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0272-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting seed trees for a forest restoration program: a case study using Spondias axillaris Roxb. (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 182 (1-3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(03)00092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth change of young Picea sitchensis in response to deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 180 (1-3), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(02)00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response scenarios for the deltaic plain of the Rhone in the face of an acceleration in the rate of sea-level rise with special attention to Salicornia-type environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/bf02695978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse vegetation modeling by Monte Carlo sampling to reconstruct palaeoclimates under changed precipitation seasonality and CO2 conditions: application to glacial climate in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127 (2-3), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3800(99)00219-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the abiotic characteristics of past biomes: an example from the last glacial-interglacial cycle in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.491-500. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11956860.2000.11682621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00273225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-model comparison using fuzzy logic in paleoclimatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pmip Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (8), pp.569-581. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003820050301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sanlaville Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Simier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES D’EFFETS TOXIQUES DE MELANGES DE PFAS QUANTIFIES DANS LA ZONE ANTHROPISEE DE FOS-BERRE : APPROCHE ONE HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelys Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sols en ETMM à l'échelle d'un territoire en contexte industriel multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Khiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck TORRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fratorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-0489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169968669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1136-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statisticien de formation, je travaille depuis de nombreuses années sur des problématiques environnementales. J’ai étudié à l’Université Lyon 1, puis intégré divers laboratoires universitaires à Lyon (maîtrise au Cemagref, thèse au laboratoire Ecologie des Grands Fleuves) à Marseille (post doc à l’IMEP) puis d’autres en Angleterre ( postdoc à Newcastle-upon-Tyne, Department of Geography) à Coventry (postdoc à University of Warwick,, Dept of Statistics) et dans le Kent (CDI à Horticulture Research International). En 2001, j’intègre l’IMEP à nouveau en tant que ATER puis je suis recruté en 2002. Aujourd’hui je suis maître de conférences à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMBE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR AMU CNRS UAPV IRD) née, en 2012, de la fusion de trois laboratoires dont l’IMEP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, hors classe, échelon exceptionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l'Institut d'Etablissement [ITEM]( (Institut méditerranéen pour la transition environnementale) en charge de la formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du TRIP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC LAB ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Plateforme interdisciplinaire de formation et recherche pour la transition environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur occasionnel pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encore récemment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction IMBE (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction OSU Institut Pythéas (2012-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du master SET - Sciences de l'Environnement Terrestre (2013-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration OSU IP - Observatoire des Sciences de l'Univers Institut Pythéas (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent OSU IP pour le comité d’orientation du développement durable AMU (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration UPCAM - Université Paul Cézanne d'Aix Marseille (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu des Conseils d'administration et de recherche de la Faculté des Sciences et Techniques (FST) de St Jérôme, assesseur aux Finances - UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Département Environnement FST UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’épanouis dans l’enseignement des méthodes quantitatives pour étudiants en environnement (cycles L, M & D, Ecole d'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inférence statistique (estimation ponctuelle, par intervalle de confiance et tests d'hypothèses)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes d'analyse multivariée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils informatiques : tableur, [logiciel R] (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.r-project.org/CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiatives pédagogiques structurantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mené successivement divers projets de soutien à l'innovation pédagogique en lien avec la mise en situation d'étudiants de niveau master (Ecoles de terrain, écoles thématiques ou d'approfondissement, programme d'Aides à l'insertion professionnelle ou à la mobilité internationale, soutien au réseau des Alumnis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Académie d'Excellence MedNet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-PI du projet MedNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Réseau méditerranéen d'écoles de terrain - Algérie, Egypte, Maroc, Tunisie - soutenu par AMIDEX de 2012 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labex </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du volet formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - à partir de 2017 - d'OTMED - changement global et risques naturel dans le bassin méditerranéen  - soutenu par AMIDEX de 2012 à 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etablissement </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directeur adjoint formation d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Institut méditerranéen pour la transition environnementale) - soutenu par AMIDEX depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fédération de recherche </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre des  comités de direction et scientifique d'ECCOREV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Ecosystèmes Continentaux et Risques Environnementaux - soutenu par un réseau  de 18 tutelles EPIC ou EPST du site depuis 2008.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’aime collaborer en tant que statisticien avec les collègues en environnement par rapport aux outils que je pense maîtriser.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation en (paléo) écologie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes MCMC (Markov Chain Monte-Carlo methods) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données multivariées ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modèles dynamiques, à compartiments, de processus ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de jeux de données hétérogènes, méta-analyses ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de variance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur ou co-auteur de 2 à 4 publications par an (plus de 50 publications dans des revues indexées).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultation statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise régulièrement des études statistiques parfois sous forme de prestation. Par exemple :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur des journées de statistiques sur </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2002 (Fédération de recherche  )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise statistique en lien avec l'interprétation de l'état des milieux (IEM) du site LEGRE MANTE à Marseille (2018) - Prestation réalisée par le laboratoire IMBE d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai coordonné l'administration de l'offre de formation de ma composante </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU institut Pythéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2012 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaboration des contenus (contrats pluriannuels 2012-2017, 2018-2023, 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation à l'élaboration budgétaire : fonctionnement, masse salariale et investissement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervision de l'organisation logistique (sorties terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication et salons</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distance to Reference Communities Index ( DRCI ): a new tool to assess communities' restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquis Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), pp.e14194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Effects of Naja anchietae and Naja senegalensis Venom Peptides on Glioblastoma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berenguer-Daizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Mosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (10), pp.433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the local environmental factors associated to plant-fungi communities on the conservation of Liparis loeselii (L.) Rich. In the French Rhône-Alpes region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.103929. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2023.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Effects of Yellow-Legged Gull (Larus michahellis) Colony on Dune Habitats and Plant Landscape in the Atlantic Islands National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Carballeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Santiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.258. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11020258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of persistent organic pollutants (POPs) in surface sediments from aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Dhamar Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Nuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.128372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a yellow legged gull (Larus michahellis) colony on soils and cliff vegetation in the Atlantic Islands of Galicia National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Otero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.105115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecological and human health risks from metals in shrimp aquaculture environments in Central Java, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vassalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41668-41687. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of FluoroProbe® performance for the phytoplankton-based assessment of the ecological status of Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (4), pp.204. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-7349-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Acne, Antioxidant and Cytotoxic Properties of Ludwigia peploides Leaf Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Sweidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sauvager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmacognosy and Phytochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of scalp hair decontamination following exposure to vapours of sulphur mustard simulants 2-chloroethyl ethyl sulphide and methyl salicylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spiandore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of native plants with phytoremediation potential for highly contaminated Mediterranean soil restoration: Tools for a non-destructive and integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial properties of extracts of Ludwigia peploides subsp montevidensis and Ludwigia grandiflora subsp hexapetala during their cycle of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charpy-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.39--45. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive dominance in the organisation of Mediterranean ant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.595-602. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil microbial functional patterns and response to a drought and warming event: key role of climate-plant-soil interactions at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, p. 1 - p. 4. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and stability of Cymodocea nodosa dominated seagrass meadows over the last four decades in a Mediterranean lagoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine and Coastal Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, mediterranean drought, and seasonality: photosystem II photochemistry in Pistacia lentiscus L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.552-564. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-013-0055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Acacia tortilis ssp. raddiana tree on wheat and barley yield in the south of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Noumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Population Variability of Terpenoid Composition in Leaves of Pistacia lentiscus L. from Algeria: A Chemoecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ait Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.2646-2657. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16032646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced opposite trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring rodent incisors from scats can increase accuracy of predator diet studies. An illustration based on island cats and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zarzoso-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (9), pp.686-691. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced divergent trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with vegetation for Mediterranean forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduced predators and cavity-nesting seabirds: unexpected low level of interaction at breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (9), pp.1068-1073. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/z08-070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with flora for Mediterranean forested areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (711), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.94-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sewage sludge and copper enrichment on both soil mesofauna community and decomposition of oak leaves (Quercus suber) in a mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-005-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149 (3), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1155-1186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (1-4), pp.6-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth phase on the phospholipidic fatty acid composition of two marine bacterial strains in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge effects on mesofauna and Cork oak (Quercus suber L.) leaves decomposition in a Mediterranean forest firebreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.2283-2292. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2005.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Castanopsis acuminatissima (Bl.) A. DC. in northern Thailand and the selection of seed trees for forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025016331835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct browsing history and how far back? Lessons from Vaccinium parvifolium Smith in Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 201 (2-3), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2004.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial variation in browsing history by means of fraying scars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (6), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape history and persistent biogeographical patterns in shaping the responses of Mediterranean land snail communities to recent fire disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (1), pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of Prunus cerasoides D. Don, a framework tree species in northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025010403477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth change of young Picea sitchensis in response to deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 180 (1-3), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(02)00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of young Tsuga heterophylla to deer browsing: developing tools to assess deer impact on forest dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0272-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting seed trees for a forest restoration program: a case study using Spondias axillaris Roxb. (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 182 (1-3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(03)00092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response scenarios for the deltaic plain of the Rhone in the face of an acceleration in the rate of sea-level rise with special attention to Salicornia-type environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/bf02695978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse vegetation modeling by Monte Carlo sampling to reconstruct palaeoclimates under changed precipitation seasonality and CO2 conditions: application to glacial climate in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127 (2-3), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3800(99)00219-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the abiotic characteristics of past biomes: an example from the last glacial-interglacial cycle in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.491-500. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11956860.2000.11682621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00273225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-model comparison using fuzzy logic in paleoclimatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pmip Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (8), pp.569-581. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003820050301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sanlaville Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Simier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES D’EFFETS TOXIQUES DE MELANGES DE PFAS QUANTIFIES DANS LA ZONE ANTHROPISEE DE FOS-BERRE : APPROCHE ONE HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelys Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sols en ETMM à l'échelle d'un territoire en contexte industriel multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Khiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1790A150"/>
+    <w:nsid w:val="A02F25A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F138AEB"/>
+    <w:nsid w:val="60F5194D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4670879"/>
+    <w:nsid w:val="D0736F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="796AB593"/>
+    <w:nsid w:val="DA8B83EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F363A4AD"/>
+    <w:nsid w:val="D0BD4A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1FD7C17F"/>
+    <w:nsid w:val="5F7801AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2E8D0CDD"/>
+    <w:nsid w:val="3CFB8304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="23B503BA"/>
+    <w:nsid w:val="5F29A052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F41C6AB5"/>
+    <w:nsid w:val="39B9CE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fratorre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-0489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169968669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1136-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-project.org/CRAN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otmed.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-mediterraneen-pour-la-transition-environnementale-item" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eccorev.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.r-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boughanmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berenguer-Daiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Mosrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16100433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carballeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11020258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuning Vita Hidayati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Dhamar Syakti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nuning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09967-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7349-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spiandore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacoste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maloni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.07.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charpy-Roubaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Yahia Cherif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2014.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTVXW07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pailler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.12.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Orgeas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12137" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR53714W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.05.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derridj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-013-0055-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7636F83ACB36EBCBAB9937F759744AD129BD22E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noumi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touzard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X68RQWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDZL43T7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chandioux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryuan Liang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Icard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z08-070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.11.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL21FBCS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451826v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blakesley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pakkad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025016331835" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CDBG96B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451829v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.06.026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZPJ31-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiss" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01040.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLN02JP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451827v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025010403477" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K90C0SD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451834v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0272-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q65C7046-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451833v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(03)00092-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDQ8FJPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451832v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(02)00655-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5L8BWXV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Day" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hensel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02695978" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K7V1B74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boreux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3800(99)00219-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56K250W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00273225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2000.11682621" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pmip Participants" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Denton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Dijoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loquais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Khiat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fratorre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-0489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169968669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1136-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-project.org/CRAN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otmed.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-mediterraneen-pour-la-transition-environnementale-item" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eccorev.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.r-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boughanmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berenguer-Daiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Mosrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16100433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carballeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11020258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuning Vita Hidayati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Dhamar Syakti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nuning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09967-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7349-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spiandore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacoste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maloni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.07.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charpy-Roubaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Yahia Cherif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2014.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTVXW07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Orgeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR53714W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pailler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.12.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.05.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derridj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-013-0055-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7636F83ACB36EBCBAB9937F759744AD129BD22E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touzard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X68RQWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDZL43T7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chandioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryuan Liang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Icard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z08-070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451821v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL21FBCS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blakesley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pakkad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025016331835" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CDBG96B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451829v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.06.026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZPJ31-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01040.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLN02JP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiss" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451827v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025010403477" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K90C0SD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(02)00655-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5L8BWXV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0272-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q65C7046-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451833v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(03)00092-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDQ8FJPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Day" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hensel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02695978" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K7V1B74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boreux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3800(99)00219-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56K250W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00273225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2000.11682621" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pmip Participants" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Denton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Dijoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loquais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Khiat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>