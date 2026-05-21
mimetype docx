--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck TORRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fratorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-0489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169968669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1136-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statisticien de formation, je travaille depuis de nombreuses années sur des problématiques environnementales. J’ai étudié à l’Université Lyon 1, puis intégré divers laboratoires universitaires à Lyon (maîtrise au Cemagref, thèse au laboratoire Ecologie des Grands Fleuves) à Marseille (post doc à l’IMEP) puis d’autres en Angleterre ( postdoc à Newcastle-upon-Tyne, Department of Geography) à Coventry (postdoc à University of Warwick,, Dept of Statistics) et dans le Kent (CDI à Horticulture Research International). En 2001, j’intègre l’IMEP à nouveau en tant que ATER puis je suis recruté en 2002. Aujourd’hui je suis maître de conférences à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMBE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR AMU CNRS UAPV IRD) née, en 2012, de la fusion de trois laboratoires dont l’IMEP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, hors classe, échelon exceptionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l'Institut d'Etablissement [ITEM]( (Institut méditerranéen pour la transition environnementale) en charge de la formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du TRIP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC LAB ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Plateforme interdisciplinaire de formation et recherche pour la transition environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur occasionnel pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encore récemment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction IMBE (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction OSU Institut Pythéas (2012-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du master SET - Sciences de l'Environnement Terrestre (2013-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration OSU IP - Observatoire des Sciences de l'Univers Institut Pythéas (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent OSU IP pour le comité d’orientation du développement durable AMU (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration UPCAM - Université Paul Cézanne d'Aix Marseille (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu des Conseils d'administration et de recherche de la Faculté des Sciences et Techniques (FST) de St Jérôme, assesseur aux Finances - UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Département Environnement FST UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’épanouis dans l’enseignement des méthodes quantitatives pour étudiants en environnement (cycles L, M & D, Ecole d'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inférence statistique (estimation ponctuelle, par intervalle de confiance et tests d'hypothèses)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes d'analyse multivariée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils informatiques : tableur, [logiciel R] (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.r-project.org/CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiatives pédagogiques structurantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mené successivement divers projets de soutien à l'innovation pédagogique en lien avec la mise en situation d'étudiants de niveau master (Ecoles de terrain, écoles thématiques ou d'approfondissement, programme d'Aides à l'insertion professionnelle ou à la mobilité internationale, soutien au réseau des Alumnis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Académie d'Excellence MedNet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-PI du projet MedNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Réseau méditerranéen d'écoles de terrain - Algérie, Egypte, Maroc, Tunisie - soutenu par AMIDEX de 2012 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labex </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du volet formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - à partir de 2017 - d'OTMED - changement global et risques naturel dans le bassin méditerranéen  - soutenu par AMIDEX de 2012 à 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etablissement </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directeur adjoint formation d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Institut méditerranéen pour la transition environnementale) - soutenu par AMIDEX depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fédération de recherche </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre des  comités de direction et scientifique d'ECCOREV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Ecosystèmes Continentaux et Risques Environnementaux - soutenu par un réseau  de 18 tutelles EPIC ou EPST du site depuis 2008.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’aime collaborer en tant que statisticien avec les collègues en environnement par rapport aux outils que je pense maîtriser.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation en (paléo) écologie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes MCMC (Markov Chain Monte-Carlo methods) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données multivariées ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modèles dynamiques, à compartiments, de processus ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de jeux de données hétérogènes, méta-analyses ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de variance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur ou co-auteur de 2 à 4 publications par an (plus de 50 publications dans des revues indexées).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultation statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise régulièrement des études statistiques parfois sous forme de prestation. Par exemple :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur des journées de statistiques sur </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2002 (Fédération de recherche  )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise statistique en lien avec l'interprétation de l'état des milieux (IEM) du site LEGRE MANTE à Marseille (2018) - Prestation réalisée par le laboratoire IMBE d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai coordonné l'administration de l'offre de formation de ma composante </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU institut Pythéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2012 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaboration des contenus (contrats pluriannuels 2012-2017, 2018-2023, 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation à l'élaboration budgétaire : fonctionnement, masse salariale et investissement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervision de l'organisation logistique (sorties terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication et salons</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distance to Reference Communities Index ( DRCI ): a new tool to assess communities' restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquis Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), pp.e14194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Effects of Naja anchietae and Naja senegalensis Venom Peptides on Glioblastoma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berenguer-Daizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Mosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (10), pp.433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the local environmental factors associated to plant-fungi communities on the conservation of Liparis loeselii (L.) Rich. In the French Rhône-Alpes region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.103929. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2023.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Effects of Yellow-Legged Gull (Larus michahellis) Colony on Dune Habitats and Plant Landscape in the Atlantic Islands National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Carballeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Santiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.258. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11020258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of persistent organic pollutants (POPs) in surface sediments from aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Dhamar Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Nuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.128372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a yellow legged gull (Larus michahellis) colony on soils and cliff vegetation in the Atlantic Islands of Galicia National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Otero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.105115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecological and human health risks from metals in shrimp aquaculture environments in Central Java, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vassalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41668-41687. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of FluoroProbe® performance for the phytoplankton-based assessment of the ecological status of Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (4), pp.204. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-7349-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Acne, Antioxidant and Cytotoxic Properties of Ludwigia peploides Leaf Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Sweidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sauvager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmacognosy and Phytochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of scalp hair decontamination following exposure to vapours of sulphur mustard simulants 2-chloroethyl ethyl sulphide and methyl salicylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spiandore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of native plants with phytoremediation potential for highly contaminated Mediterranean soil restoration: Tools for a non-destructive and integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial properties of extracts of Ludwigia peploides subsp montevidensis and Ludwigia grandiflora subsp hexapetala during their cycle of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charpy-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.39--45. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive dominance in the organisation of Mediterranean ant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.595-602. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil microbial functional patterns and response to a drought and warming event: key role of climate-plant-soil interactions at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, p. 1 - p. 4. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and stability of Cymodocea nodosa dominated seagrass meadows over the last four decades in a Mediterranean lagoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine and Coastal Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, mediterranean drought, and seasonality: photosystem II photochemistry in Pistacia lentiscus L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.552-564. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-013-0055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Acacia tortilis ssp. raddiana tree on wheat and barley yield in the south of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Noumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Population Variability of Terpenoid Composition in Leaves of Pistacia lentiscus L. from Algeria: A Chemoecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ait Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.2646-2657. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16032646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced opposite trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring rodent incisors from scats can increase accuracy of predator diet studies. An illustration based on island cats and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zarzoso-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (9), pp.686-691. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced divergent trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with vegetation for Mediterranean forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduced predators and cavity-nesting seabirds: unexpected low level of interaction at breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (9), pp.1068-1073. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/z08-070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with flora for Mediterranean forested areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (711), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.94-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sewage sludge and copper enrichment on both soil mesofauna community and decomposition of oak leaves (Quercus suber) in a mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-005-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149 (3), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1155-1186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (1-4), pp.6-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth phase on the phospholipidic fatty acid composition of two marine bacterial strains in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge effects on mesofauna and Cork oak (Quercus suber L.) leaves decomposition in a Mediterranean forest firebreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.2283-2292. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2005.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Castanopsis acuminatissima (Bl.) A. DC. in northern Thailand and the selection of seed trees for forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025016331835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct browsing history and how far back? Lessons from Vaccinium parvifolium Smith in Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 201 (2-3), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2004.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial variation in browsing history by means of fraying scars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (6), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape history and persistent biogeographical patterns in shaping the responses of Mediterranean land snail communities to recent fire disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (1), pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of Prunus cerasoides D. Don, a framework tree species in northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025010403477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth change of young Picea sitchensis in response to deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 180 (1-3), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(02)00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of young Tsuga heterophylla to deer browsing: developing tools to assess deer impact on forest dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0272-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting seed trees for a forest restoration program: a case study using Spondias axillaris Roxb. (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 182 (1-3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(03)00092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response scenarios for the deltaic plain of the Rhone in the face of an acceleration in the rate of sea-level rise with special attention to Salicornia-type environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/bf02695978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse vegetation modeling by Monte Carlo sampling to reconstruct palaeoclimates under changed precipitation seasonality and CO2 conditions: application to glacial climate in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127 (2-3), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3800(99)00219-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the abiotic characteristics of past biomes: an example from the last glacial-interglacial cycle in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.491-500. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11956860.2000.11682621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00273225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-model comparison using fuzzy logic in paleoclimatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pmip Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (8), pp.569-581. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003820050301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sanlaville Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Simier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES D’EFFETS TOXIQUES DE MELANGES DE PFAS QUANTIFIES DANS LA ZONE ANTHROPISEE DE FOS-BERRE : APPROCHE ONE HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelys Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sols en ETMM à l'échelle d'un territoire en contexte industriel multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Khiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck TORRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fratorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-0489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169968669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1136-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statisticien de formation, je travaille depuis de nombreuses années sur des problématiques environnementales. J’ai étudié à l’Université Lyon 1, puis intégré divers laboratoires universitaires à Lyon (maîtrise au Cemagref, thèse au laboratoire Ecologie des Grands Fleuves) à Marseille (post doc à l’IMEP) puis d’autres en Angleterre ( postdoc à Newcastle-upon-Tyne, Department of Geography) à Coventry (postdoc à University of Warwick,, Dept of Statistics) et dans le Kent (CDI à Horticulture Research International). En 2001, j’intègre l’IMEP à nouveau en tant que ATER puis je suis recruté en 2002. Aujourd’hui je suis maître de conférences à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMBE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR AMU CNRS UAPV IRD) née, en 2012, de la fusion de trois laboratoires dont l’IMEP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences, hors classe, échelon exceptionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l'Institut d'Etablissement [ITEM]( (Institut méditerranéen pour la transition environnementale) en charge de la formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du TRIP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC LAB ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Plateforme interdisciplinaire de formation et recherche pour la transition environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur occasionnel pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encore récemment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction IMBE (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction OSU Institut Pythéas (2012-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du master SET - Sciences de l'Environnement Terrestre (2013-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration OSU IP - Observatoire des Sciences de l'Univers Institut Pythéas (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent OSU IP pour le comité d’orientation du développement durable AMU (2012-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu B Conseil Administration UPCAM - Université Paul Cézanne d'Aix Marseille (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu des Conseils d'administration et de recherche de la Faculté des Sciences et Techniques (FST) de St Jérôme, assesseur aux Finances - UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Département Environnement FST UPCAM (2005-2007)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’épanouis dans l’enseignement des méthodes quantitatives pour étudiants en environnement (cycles L, M & D, Ecole d'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inférence statistique (estimation ponctuelle, par intervalle de confiance et tests d'hypothèses)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes d'analyse multivariée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils informatiques : tableur, [logiciel R] (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.r-project.org/CRAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiatives pédagogiques structurantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mené successivement divers projets de soutien à l'innovation pédagogique en lien avec la mise en situation d'étudiants de niveau master (Ecoles de terrain, écoles thématiques ou d'approfondissement, programme d'Aides à l'insertion professionnelle ou à la mobilité internationale, soutien au réseau des Alumnis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Académie d'Excellence MedNet : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-PI du projet MedNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Réseau méditerranéen d'écoles de terrain - Algérie, Egypte, Maroc, Tunisie - soutenu par AMIDEX de 2012 à 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Labex </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTMED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du volet formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - à partir de 2017 - d'OTMED - changement global et risques naturel dans le bassin méditerranéen  - soutenu par AMIDEX de 2012 à 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etablissement </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directeur adjoint formation d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Institut méditerranéen pour la transition environnementale) - soutenu par AMIDEX depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fédération de recherche </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre des  comités de direction et scientifique d'ECCOREV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Ecosystèmes Continentaux et Risques Environnementaux - soutenu par un réseau  de 18 tutelles EPIC ou EPST du site depuis 2008.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’aime collaborer en tant que statisticien avec les collègues en environnement par rapport aux outils que je pense maîtriser.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation en (paléo) écologie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes MCMC (Markov Chain Monte-Carlo methods) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données multivariées ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modèles dynamiques, à compartiments, de processus ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de jeux de données hétérogènes, méta-analyses ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de variance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur ou co-auteur de 2 à 4 publications par an (plus de 50 publications dans des revues indexées).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultation statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise régulièrement des études statistiques parfois sous forme de prestation. Par exemple :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur des journées de statistiques sur </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2002 (Fédération de recherche  )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise statistique en lien avec l'interprétation de l'état des milieux (IEM) du site LEGRE MANTE à Marseille (2018) - Prestation réalisée par le laboratoire IMBE d'Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Administration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai coordonné l'administration de l'offre de formation de ma composante </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSU institut Pythéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2012 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">élaboration des contenus (contrats pluriannuels 2012-2017, 2018-2023, 2024-2028)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">participation à l'élaboration budgétaire : fonctionnement, masse salariale et investissement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">supervision de l'organisation logistique (sorties terrain)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication et salons</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distance to Reference Communities Index ( DRCI ): a new tool to assess communities' restoration success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquis Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Grillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), pp.e14194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Effects of Naja anchietae and Naja senegalensis Venom Peptides on Glioblastoma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boughanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Berenguer-Daizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Mosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (10), pp.433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the local environmental factors associated to plant-fungi communities on the conservation of Liparis loeselii (L.) Rich. In the French Rhône-Alpes region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petrolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.103929. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2023.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rapid Effects of Yellow-Legged Gull (Larus michahellis) Colony on Dune Habitats and Plant Landscape in the Atlantic Islands National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Carballeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Santiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.258. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11020258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of persistent organic pollutants (POPs) in surface sediments from aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Dhamar Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Nuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Khabouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.128372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a yellow legged gull (Larus michahellis) colony on soils and cliff vegetation in the Atlantic Islands of Galicia National Park (NW Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de La Peña-Lastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Otero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.105115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecological and human health risks from metals in shrimp aquaculture environments in Central Java, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuning Vita Hidayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vassalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (33), pp.41668-41687. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of FluoroProbe® performance for the phytoplankton-based assessment of the ecological status of Mediterranean coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (4), pp.204. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-7349-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Acne, Antioxidant and Cytotoxic Properties of Ludwigia peploides Leaf Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Sweidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sauvager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmacognosy and Phytochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of scalp hair decontamination following exposure to vapours of sulphur mustard simulants 2-chloroethyl ethyl sulphide and methyl salicylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spiandore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of native plants with phytoremediation potential for highly contaminated Mediterranean soil restoration: Tools for a non-destructive and integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial properties of extracts of Ludwigia peploides subsp montevidensis and Ludwigia grandiflora subsp hexapetala during their cycle of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charpy-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Yahia Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.39--45. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive dominance in the organisation of Mediterranean ant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.595-602. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest soil microbial functional patterns and response to a drought and warming event: key role of climate-plant-soil interactions at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, p. 1 - p. 4. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and stability of Cymodocea nodosa dominated seagrass meadows over the last four decades in a Mediterranean lagoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine and Coastal Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, mediterranean drought, and seasonality: photosystem II photochemistry in Pistacia lentiscus L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.552-564. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-013-0055-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant community changes as ecological indicator of seabird colonies' impacts on Mediterranean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Population Variability of Terpenoid Composition in Leaves of Pistacia lentiscus L. from Algeria: A Chemoecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ait Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.2646-2657. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16032646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Acacia tortilis ssp. raddiana tree on wheat and barley yield in the south of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Noumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with flora for Mediterranean forested areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (711), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.94-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioclimatic model calibrated with vegetation for Mediterranean forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduced predators and cavity-nesting seabirds: unexpected low level of interaction at breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (9), pp.1068-1073. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/z08-070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced opposite trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has global change induced divergent trends in radial growth of Pinus sylvestris and Pinus halepensis at their bioclimatic limit? The example of the Sainte-Baume forest (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring rodent incisors from scats can increase accuracy of predator diet studies. An illustration based on island cats and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zarzoso-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (9), pp.686-691. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sewage sludge and copper enrichment on both soil mesofauna community and decomposition of oak leaves (Quercus suber) in a mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-005-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (4), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149 (3), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene climate change in Europe: a data-model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1155-1186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poschlod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (1-4), pp.6-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of growth phase on the phospholipidic fatty acid composition of two marine bacterial strains in pure and mixed cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Syakti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge effects on mesofauna and Cork oak (Quercus suber L.) leaves decomposition in a Mediterranean forest firebreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (6), pp.2283-2292. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2005.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct deer browsing history and how? Lessons from Gaultheria shallon Pursh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2), pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of Prunus cerasoides D. Don, a framework tree species in northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (2), pp.189-200. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025010403477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Castanopsis acuminatissima (Bl.) A. DC. in northern Thailand and the selection of seed trees for forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1025016331835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconstruct browsing history and how far back? Lessons from Vaccinium parvifolium Smith in Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 201 (2-3), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2004.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing spatial variation in browsing history by means of fraying scars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (6), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape history and persistent biogeographical patterns in shaping the responses of Mediterranean land snail communities to recent fire disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (1), pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth change of young Picea sitchensis in response to deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 180 (1-3), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(02)00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting seed trees for a forest restoration program: a case study using Spondias axillaris Roxb. (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pakkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blakesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 182 (1-3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1127(03)00092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of young Tsuga heterophylla to deer browsing: developing tools to assess deer impact on forest dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0272-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response scenarios for the deltaic plain of the Rhone in the face of an acceleration in the rate of sea-level rise with special attention to Salicornia-type environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/bf02695978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse vegetation modeling by Monte Carlo sampling to reconstruct palaeoclimates under changed precipitation seasonality and CO2 conditions: application to glacial climate in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127 (2-3), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-3800(99)00219-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the abiotic characteristics of past biomes: an example from the last glacial-interglacial cycle in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.491-500. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11956860.2000.11682621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00273225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-model comparison using fuzzy logic in paleoclimatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Boreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pmip Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (8), pp.569-581. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003820050301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sanlaville Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Simier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDES D’EFFETS TOXIQUES DE MELANGES DE PFAS QUANTIFIES DANS LA ZONE ANTHROPISEE DE FOS-BERRE : APPROCHE ONE HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelys Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Loquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sols en ETMM à l'échelle d'un territoire en contexte industriel multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Khiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A02F25A3"/>
+    <w:nsid w:val="CA76F408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60F5194D"/>
+    <w:nsid w:val="C706775C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D0736F61"/>
+    <w:nsid w:val="2516624F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA8B83EF"/>
+    <w:nsid w:val="5950011C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D0BD4A5F"/>
+    <w:nsid w:val="AEE1FC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5F7801AA"/>
+    <w:nsid w:val="A663C556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3CFB8304"/>
+    <w:nsid w:val="12C206F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5F29A052"/>
+    <w:nsid w:val="883C5CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="39B9CE08"/>
+    <w:nsid w:val="5D7B58CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fratorre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-0489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169968669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1136-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-project.org/CRAN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otmed.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-mediterraneen-pour-la-transition-environnementale-item" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eccorev.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.r-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boughanmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berenguer-Daiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Mosrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16100433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carballeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11020258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuning Vita Hidayati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Dhamar Syakti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nuning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09967-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7349-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spiandore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacoste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maloni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.07.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charpy-Roubaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Yahia Cherif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2014.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTVXW07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Orgeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR53714W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pailler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.12.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.05.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derridj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-013-0055-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7636F83ACB36EBCBAB9937F759744AD129BD22E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touzard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X68RQWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDZL43T7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chandioux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryuan Liang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Icard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z08-070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451821v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL21FBCS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blakesley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pakkad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025016331835" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CDBG96B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451829v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.06.026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZPJ31-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01040.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLN02JP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiss" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451827v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025010403477" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K90C0SD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(02)00655-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5L8BWXV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0272-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q65C7046-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451833v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(03)00092-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDQ8FJPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Day" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hensel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02695978" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K7V1B74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boreux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3800(99)00219-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56K250W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00273225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2000.11682621" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pmip Participants" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Denton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Dijoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loquais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Khiat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fratorre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-0489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169968669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1136-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.r-project.org/CRAN" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otmed.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-mediterraneen-pour-la-transition-environnementale-item" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eccorev.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.r-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04589836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquis Christian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boughanmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berenguer-Daiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Mosrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16100433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petrolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carballeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11020258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuning Vita Hidayati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Dhamar Syakti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Nuning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Pe&#241;a-Lastra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Alberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Otero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09967-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7349-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spiandore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacoste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maloni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.07.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charpy-Roubaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Yahia Cherif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2014.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XTVXW07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Orgeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Provost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR53714W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pailler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.12.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.05.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derridj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-013-0055-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7636F83ACB36EBCBAB9937F759744AD129BD22E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baumberger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLFSJ7JP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Said" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16032646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noumi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touzard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X68RQWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourgeois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Icard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z08-070" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chandioux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryuan Liang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDZL43T7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0059-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSKCM5TL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451821v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL21FBCS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2005.0441" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883870v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pakkad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blakesley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025010403477" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K90C0SD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025016331835" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CDBG96B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.06.026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZPJ31-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01040.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLN02JP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451828v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(02)00655-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5L8BWXV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451833v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1127(03)00092-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDQ8FJPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451834v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0272-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q65C7046-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Day" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hensel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02695978" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K7V1B74-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boreux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3800(99)00219-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56K250W5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00273225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2000.11682621" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pmip Participants" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Denton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Dijoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loquais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Khiat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>