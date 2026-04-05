--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -928,303 +928,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques difficultés suscitées par la représentation aux assemblées d’une société civile familiale</w:t>
+                <w:t xml:space="preserve">Bénéfice des prestations de sécurité sociale pour les enfants étrangers : nouvel épisode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6, pp.350-351</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850272v1</w:t>
+                <w:t xml:space="preserve">halshs-02224478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation des conventions internationales et de la loi nationale en matière de sécurité sociale</w:t>
+                <w:t xml:space="preserve">La loi relative à la protection des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.184-185</w:t>
+              <w:t xml:space="preserve">, 2018, 07 et 08, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850273v1</w:t>
+                <w:t xml:space="preserve">halshs-02263072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi relative à la protection des données personnelles</w:t>
+                <w:t xml:space="preserve">De quelques difficultés suscitées par la représentation aux assemblées d’une société civile familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 07 et 08, pp.366</w:t>
+              <w:t xml:space="preserve">, 2018, 6, pp.350-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02263072v1</w:t>
+                <w:t xml:space="preserve">hal-04850272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice des prestations de sécurité sociale pour les enfants étrangers : nouvel épisode</w:t>
+                <w:t xml:space="preserve">L’articulation des conventions internationales et de la loi nationale en matière de sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.619</w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02224478v1</w:t>
+                <w:t xml:space="preserve">hal-04850273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de financement de la sécurité sociale pour 2018</w:t>
               </w:r>
@@ -1549,165 +1549,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De quelques précisions relatives au contrat de coffre-fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Viney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.17 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur l'établissement de la filiation après une procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02215462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04850228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu de Roubier... appliqué à l’action en constatation de la possession d’état</w:t>
               </w:r>
@@ -2780,51 +2780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05377459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04927605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05377459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04927605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>