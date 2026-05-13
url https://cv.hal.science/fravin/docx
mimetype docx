--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -583,165 +583,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice des prestations sociales pour les enfants étrangers : une nouvelle pierre à l'édifice jurisprudentiel</w:t>
+                <w:t xml:space="preserve">Précisions sur l'éligibilité de l'octroi de prestations familiales pour des enfants étrangers entre États membres de l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.538</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02451258v1</w:t>
+                <w:t xml:space="preserve">halshs-02451200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions sur l'éligibilité de l'octroi de prestations familiales pour des enfants étrangers entre États membres de l'UE</w:t>
+                <w:t xml:space="preserve">Bénéfice des prestations sociales pour les enfants étrangers : une nouvelle pierre à l'édifice jurisprudentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.161</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02451200v1</w:t>
+                <w:t xml:space="preserve">halshs-02451258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de financement de la sécurité sociale pour 2019</w:t>
               </w:r>
@@ -928,303 +928,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice des prestations de sécurité sociale pour les enfants étrangers : nouvel épisode</w:t>
+                <w:t xml:space="preserve">De quelques difficultés suscitées par la représentation aux assemblées d’une société civile familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.619</w:t>
+              <w:t xml:space="preserve">, 2018, 6, pp.350-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02224478v1</w:t>
+                <w:t xml:space="preserve">hal-04850272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi relative à la protection des données personnelles</w:t>
+                <w:t xml:space="preserve">L’articulation des conventions internationales et de la loi nationale en matière de sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 07 et 08, pp.366</w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02263072v1</w:t>
+                <w:t xml:space="preserve">hal-04850273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques difficultés suscitées par la représentation aux assemblées d’une société civile familiale</w:t>
+                <w:t xml:space="preserve">Bénéfice des prestations de sécurité sociale pour les enfants étrangers : nouvel épisode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6, pp.350-351</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850272v1</w:t>
+                <w:t xml:space="preserve">halshs-02224478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation des conventions internationales et de la loi nationale en matière de sécurité sociale</w:t>
+                <w:t xml:space="preserve">La loi relative à la protection des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.184-185</w:t>
+              <w:t xml:space="preserve">, 2018, 07 et 08, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850273v1</w:t>
+                <w:t xml:space="preserve">halshs-02263072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de financement de la sécurité sociale pour 2018</w:t>
               </w:r>
@@ -1549,165 +1549,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'établissement de la filiation après une procréation médicalement assistée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Viney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quelques précisions relatives au contrat de coffre-fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Viney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.17 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850228v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02215462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu de Roubier... appliqué à l’action en constatation de la possession d’état</w:t>
               </w:r>
@@ -2780,51 +2780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05377459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04927605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05377459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04927605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>