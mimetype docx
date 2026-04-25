--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -215,408 +215,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘All your image are belong to us’: heritagization, archiving and historicization of memes</w:t>
+                <w:t xml:space="preserve">Subverting or preserving the institution: Competing IT firm and foundation discourses about open source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Schafer</w:t>
+                <w:t xml:space="preserve">Laure Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu O'Neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Zacchiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14703572231221030⟩</w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14614448231222249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417276v1</w:t>
+                <w:t xml:space="preserve">hal-04416993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture des données et archives du web : enjeux, pratiques et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Benhamou-Suesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (2), pp.281-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.043.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subverting or preserving the institution: Competing IT firm and foundation discourses about open source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">‘All your image are belong to us’: heritagization, archiving and historicization of memes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Zacchiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Visual Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.527-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14614448231222249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14703572231221030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416993v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites de coparentalité, entre matching des gamètes et pluralité des projets parentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lécossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -650,51 +650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4e conférence du réseau Resaw : « Mainstream vs marginal content in Web history and Web archives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 37 (2), pp.232-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -732,51 +732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des effets aux affects : médiations, pouvoir et navigation sexuelle en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -823,51 +823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’inscrire en faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -931,51 +931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#mariagepourtous : Twitter et la politique affective des hashtags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Recherches au féminin en Sciences de l’Information et de la Communication, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1022,64 +1022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualités et communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Armand Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sexualités, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1117,51 +1117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online networks of eating-disorder websites: why censoring pro-ana might be a bad idea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clément De Belsunce, Dec 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,51 +1387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Alié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gödicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Shall Not Pass ! Enjeux méthodologiques relatifs à l'historicisation de la viralité en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Travailler avec les Images"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de Service CERES, Sorbonne - Université, Jun 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1523,178 +1523,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de débat : ce que la circulation et la résurgence des images disent de la transformation d’un mouvement anti-genre sur Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Archives du web et circulation des contenus : le projet BUZZ-f (HIVI) et le Bnf-datalab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sémiotique de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 - CEMTI, Dec 2022, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Séminaire des Correspondant·es HUMA-NUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Huma-Num, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270679v1</w:t>
+                <w:t xml:space="preserve">hal-05417326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives du web et circulation des contenus : le projet BUZZ-f (HIVI) et le Bnf-datalab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dix ans de débat : ce que la circulation et la résurgence des images disent de la transformation d’un mouvement anti-genre sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Correspondant·es HUMA-NUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Huma-Num, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Sémiotique de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 - CEMTI, Dec 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417326v1</w:t>
+                <w:t xml:space="preserve">hal-04270679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1725,51 +1725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Womb, the Banknote and the Trolley. Elements of French Anti-Gender Visual Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Alié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,64 +1824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keep Calm and Stay Focused: Historicising and Intertwining Scales and Temporalities of Online Virality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoomland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.119-150, 2023, 978-3-11-131777-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1928,51 +1928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la politique des identités à la politique des affects : communautés et controverses en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillé Patricia (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thémat'IC 2014 - Communautés en lignes et constructions identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’IUT Robert Schuman, 2015</w:t>
@@ -2014,51 +2014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une métaphore digestive de l'exercice réflexif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Quidu (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémologie du corps du savant (tome I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, L'Harmattan, 2014, Le chercheur et la description scientifique du réel, 978-2-343-03953-4</w:t>
@@ -2119,51 +2119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'inscrire en faux : les fakes et les politiques de l'identité des publics connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diouldé Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan d'Avezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 27, DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2387,51 +2387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesaffre Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale de France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2481,51 +2481,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affects classifiés : numérique et médiations sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Nantes, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2642,51 +2642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB1A0FFE"/>
+    <w:nsid w:val="BB8B89CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2873,51 +2873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fred-pailler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6855-2050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180669427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbilu.uni.lu/profile?uid=50043852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14703572231221030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Benhamou-Suesser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0281" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O'Neil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448231222249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05428962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#246;dicke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111317779-006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Nouvellon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesaffre Ga&#235;lle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03236631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fred-pailler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6855-2050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180669427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orbilu.uni.lu/profile?uid=50043852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Muselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O'Neil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448231222249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Benhamou-Suesser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14703572231221030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05428962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#246;dicke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05417481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111317779-006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Nouvellon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesaffre Ga&#235;lle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03236631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>