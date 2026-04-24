--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -382,3140 +382,3144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching Varies with Light Limitation Scenarios in relation with Changes in Carbon Source-Sink Dynamics</w:t>
+                <w:t xml:space="preserve">Agrivoltaic systems, an opportunity to mitigate the risk of climatic hazards in apricot orchards while producing renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schneider</w:t>
+                <w:t xml:space="preserve">C. Jardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+                <w:t xml:space="preserve">P. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64898/2026.01.27.702021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1450.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519473v1</w:t>
+                <w:t xml:space="preserve">hal-04884071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t>
+                <w:t xml:space="preserve">Branching Varies with Light Limitation Scenarios in relation with Changes in Carbon Source-Sink Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Guilhot</w:t>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Labrosse</w:t>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Meunier</w:t>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64898/2026.01.27.702021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404160v1</w:t>
+                <w:t xml:space="preserve">hal-05519473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian L-systems: Modeling growing forms in curved spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Godin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10014⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535182v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the prediction of flowering date of apple trees from unmanned aerial vehicle (UAV) imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Busnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segura Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Acta Horticulturae, 1425, pp.421-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1425.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the architecture of hazelnut ( Corylus avellana ) Tonda di Giffoni over two successive years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian L-systems: Modeling growing forms in curved spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diae004⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583890v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling functional relationships between morphogenetically active radiation and photosynthetic photon flux density in mango tree crown</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Modelling the architecture of hazelnut ( Corylus avellana ) Tonda di Giffoni over two successive years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1046332⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.diae004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diae004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356284v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between UAV and terrestrial LiDAR scans for high throughput phenotyping of architectural traits of a core collection of apple trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+                <w:t xml:space="preserve">Modeling functional relationships between morphogenetically active radiation and photosynthetic photon flux density in mango tree crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1046332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604711v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparison between UAV and terrestrial LiDAR scans for high throughput phenotyping of architectural traits of a core collection of apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Rojas Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Branthomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1360, pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137945v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of growth unit characteristics and light environment on leaf fall in the evergreen mango tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Grechi</w:t>
+                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1366, pp.393-400. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04612016v1</w:t>
+                <w:t xml:space="preserve">hal-05080504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05080504v1</w:t>
+                <w:t xml:space="preserve">hal-04137945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When architectural plasticity fails to counter the light competition imposed by planting design: an &amp;lt;i&amp;gt;in silico&amp;lt;/i&amp;gt; approach using a functional–structural model of oil palm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of growth unit characteristics and light environment on leaf fall in the evergreen mango tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Vezy</w:t>
+                <w:t xml:space="preserve">E. Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Grand</w:t>
+                <w:t xml:space="preserve">Ela Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac009⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1366, pp.393-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736274v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards virtual modelling environments for functional–structural plant models based on Jupyter notebooks: application to the modelling of mango tree growth and development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When architectural plasticity fails to counter the light competition imposed by planting design: an &amp;lt;i&amp;gt;in silico&amp;lt;/i&amp;gt; approach using a functional–structural model of oil palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael P. A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Normand</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab040⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603790v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V-Mango: a functional-structural model of mango tree growth, development and fruit production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards virtual modelling environments for functional–structural plant models based on Jupyter notebooks: application to the modelling of mango tree growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (4), pp.745-763. </w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942876v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar availability is involved in rose bud outgrowth stimulation following a temporary light intensity restriction during the vegetative development of the main stem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">V-Mango: a functional-structural model of mango tree growth, development and fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Schneider</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ledroit</w:t>
+                <w:t xml:space="preserve">Alexandra Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Brouard</w:t>
+                <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (4), pp.745-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883738v1</w:t>
+                <w:t xml:space="preserve">hal-02942876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sugar availability is involved in rose bud outgrowth stimulation following a temporary light intensity restriction during the vegetative development of the main stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Barbier</w:t>
+                <w:t xml:space="preserve">A Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Boudon</w:t>
+                <w:t xml:space="preserve">L Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Peron</w:t>
+                <w:t xml:space="preserve">N Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402977v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature abhors a vacuum: Deciphering the vegetative reaction of the mango tree to pruning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sugar availability suppresses the auxin-induced strigolactone pathway to promote bud outgrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.01.007⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (2), pp.866-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485844v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of apple architectural and functional traits in orchard reveals genotypic variability under contrasted watering regimes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delalande</w:t>
+                <w:t xml:space="preserve">Nature abhors a vacuum: Deciphering the vegetative reaction of the mango tree to pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.85 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-019-0137-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317154v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Regulation of Axillary Bud Outgrowth Along Plant Axes: An Overview of the Roles of Sugars and Hormones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of apple architectural and functional traits in orchard reveals genotypic variability under contrasted watering regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01296⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-019-0137-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327576v1</w:t>
+                <w:t xml:space="preserve">hal-02317154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating wheat green area index from ground-based LiDAR measurement using a 3D canopy structure model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Light Regulation of Axillary Bud Outgrowth Along Plant Axes: An Overview of the Roles of Sugars and Hormones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thomas</w:t>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.07.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01573077v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating wheat green area index from ground-based LiDAR measurement using a 3D canopy structure model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Samuel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01739⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.12 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400062v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Framework for 3D Mechanical Modeling of Plant Morphogenesis with Cellular Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ali</w:t>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hamant</w:t>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003950⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142486v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Auxin-Mediated Shift toward Growth Isotropy Promotes Organ Formation at the Shoot Meristem in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computational Framework for 3D Mechanical Modeling of Plant Morphogenesis with Cellular Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Cloarec</w:t>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Abad</w:t>
+                <w:t xml:space="preserve">Olivier Hamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (19), pp.2335-2342. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074821v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of automatic reconstructions of branching systems obtained from laser scanning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Auxin-Mediated Shift toward Growth Isotropy Promotes Organ Formation at the Shoot Meristem in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+                <w:t xml:space="preserve">Gladys Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">Ursula Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu062⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (19), pp.2335-2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064917v1</w:t>
+                <w:t xml:space="preserve">hal-01074821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding patchy landscape dynamics: Towards a landscape language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative assessment of automatic reconstructions of branching systems obtained from laser scanning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakkrit Preuksakarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Castets</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.16. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00750971v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: an appraisal of the effect of the precision level of crown description</w:t>
               </w:r>
@@ -3553,51 +3557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.181-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3625,1762 +3629,1892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Acacia mangium shoot apical meristems in natural and in vitro conditions in relation to heteroblasty</w:t>
+                <w:t xml:space="preserve">Understanding patchy landscape dynamics: Towards a landscape language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Hatt</w:t>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mankessi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Montes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.1031-1044. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-012-0680-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699815v1</w:t>
+                <w:t xml:space="preserve">halshs-00750971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Py: an L-system simulation framework for modeling plant architecture development based on a dynamic language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of Acacia mangium shoot apical meristems in natural and in vitro conditions in relation to heteroblasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mankessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (76), doi: 10.3389/fpls.2012.00076. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.1031-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-012-0680-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00703085v1</w:t>
+                <w:t xml:space="preserve">hal-00699815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L-Py: an L-system simulation framework for modeling plant architecture development based on a dynamic language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. K. Mebatsion</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (76), doi: 10.3389/fpls.2012.00076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657898v1</w:t>
+                <w:t xml:space="preserve">cirad-00703085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase change-related variations of dome shape in Eucalyptus urophylla x Eucalyptus grandis shoot apical meristems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin-R. Saya</w:t>
+                <w:t xml:space="preserve">H. K. Mebatsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guédon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Montes</w:t>
+                <w:t xml:space="preserve">M. Genard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (4), pp.743-752. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-010-0444-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831788v1</w:t>
+                <w:t xml:space="preserve">hal-00657898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Phase change-related variations of dome shape in Eucalyptus urophylla x Eucalyptus grandis shoot apical meristems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mankessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-R. Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.743-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0444-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850782v1</w:t>
+                <w:t xml:space="preserve">hal-00831788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Progressive Plant Models for Streaming in Networked Virtual Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Cheng</w:t>
+                <w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1556134.1556138⟩</w:t>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), 1--21, posted-at = 2008-11-04 14:10:07. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831797v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure from silhouettes: a new paradigm for fast sketch-based design of trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact and Progressive Plant Models for Streaming in Networked Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Wither</w:t>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01394.x⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1556134.1556138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366289v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+                <w:t xml:space="preserve">Structure from silhouettes: a new paradigm for fast sketch-based design of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Wither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.541-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01394.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831811v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Framework for Modeling and Analyzing Light Interception by Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/08071394X⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831810v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation asymétrique de houppiers pour la génération de représentations paysagères réalistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Framework for Modeling and Analyzing Light Interception by Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (2), pp.910-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/08071394X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831816v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t>
+                <w:t xml:space="preserve">Déformation asymétrique de houppiers pour la génération de représentations paysagères réalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.9-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115450v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (3), pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.149-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X06003179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactive design of bonsai tree models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premyslaw Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Federl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Karwowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (3), pp.591-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1467-8659.t01-2-00707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping canopy-level photosynthetic responses to intermittent shading: beyond the daily light integral in multilayered cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Mc Cormick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Boubabar Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,9807 +5533,9682 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenomics Symposium (EPPS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPPS; Forschungszentrum Jülich, Sep 2025, Bonn, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrivoltaic systems, an opportunity to mitigate the risk of climatic hazards in apricot orchards while producing renewable energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">Agrivoltaics intermittent shading: Defining ecophysiological responses and impact on rice yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dingkuhn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">AgriVoltaics World Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Denver, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884071v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrivoltaics intermittent shading: Defining ecophysiological responses and impact on rice yield</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light models intercomparison in agriVoltaics context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Trolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Stépec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgriVoltaics World Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182888v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light models intercomparison in agriVoltaics context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Stépec</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriVoltaics World Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Denver, United States. 2 p</w:t>
+              <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182889v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Meunier</w:t>
+                <w:t xml:space="preserve">3D root system architecture of woody plant can be assessed using structure from motion photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ségura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832117v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D root system architecture of woody plant can be assessed using structure from motion photogrammetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+                <w:t xml:space="preserve">Phénotypage haut-débit de la diversité génétique des arbres fruitiers pour une meilleure adaptation au changement climatique (PHADA) - Segmentation des parties boisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Ségura</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">1. Journée thématique sur le deep learning (DL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau 2Neurones, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723242v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage haut-débit de la diversité génétique des arbres fruitiers pour une meilleure adaptation au changement climatique (PHADA) - Segmentation des parties boisées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jay</w:t>
+                <w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée thématique sur le deep learning (DL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau 2Neurones, Oct 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829626v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the effect of light quantity and quality in the V-Mango model to optimize cultural practices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Frak</w:t>
+                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.32-33</w:t>
+              <w:t xml:space="preserve">FSPM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181547v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the architecture of Corylus avellana and parametrizing L-HAZELNUT FSPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Tombesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Susann Müller, Mar 2023, Berlin, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Labadie</w:t>
+                <w:t xml:space="preserve">Integrating the effect of light quantity and quality in the V-Mango model to optimize cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399157v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t>
+              <w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181548v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Control of lateral meristems: how is sugar availability involved in the environmental control of axillary bud outgrowth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098500v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of lateral meristems: how is sugar availability involved in the environmental control of axillary bud outgrowth?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Schneider</w:t>
+                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883730v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Pruning intensity and severity affect flowering processes in the mango tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS; WSU, Jul 2021, Wenatchee, United States. pp.67-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675717v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning intensity and severity affect flowering processes in the mango tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Persello</w:t>
+                <w:t xml:space="preserve">Les outils du phénotypage à haut-débit : appui à la sélection de variétés fruitières performantes et résilientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Numérique et Arboriculture face aux enjeux du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Agrotic, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177515v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils du phénotypage à haut-débit : appui à la sélection de variétés fruitières performantes et résilientes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
+                <w:t xml:space="preserve">3D Plant phenotyping: All you need is labelled point cloud data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Chaudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Numérique et Arboriculture face aux enjeux du changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2020 Workshop on Computer Vision Problems in Plant Phenotyping (CVPPP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPPN, Aug 2020, Glasgow, United Kingdom. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65414-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719479v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t>
+                <w:t xml:space="preserve">Assessing the role of ageing and light availability in leaf mortality in the mango tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018: International Symposium on Cultivars, Rootstocks and Management Systems of Deciduous Fruit and Fruit Tree Behaviour in Dynamic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, Aug 2018, Istanbul, Turkey. pp.601-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059535v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a functional-structural model of oil palm accounting for architectural plasticity in response to planting density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Toward a functional-structural model of oil palm accounting for architectural plasticity in response to planting density.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael P. A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Grand</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doni Artanto Raharjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.36-37</w:t>
+              <w:t xml:space="preserve">FSPM 2020 : Towards Computable Plants. 9th International Conference on Functional-Structural Plant models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176458v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine and deep learning based identification of organs within LiDAR scans of tree canopies: Application to the estimation of apple production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a functional-structural model of oil palm accounting for architectural plasticity in response to planting density.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doni Artanto Raharjo</w:t>
+                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2020 : Towards Computable Plants. 9th International Conference on Functional-Structural Plant models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053584v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Toward a functional-structural model of oil palm accounting for architectural plasticity in response to planting density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
+              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086941v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress (IHC2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.99-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176909v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Plant Phenotyping: All You Need is Labelled Point Cloud Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPPP-ECCV 2020 - Workshop on Computer Vision Problems in Plant Phenotyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Horticultural Congress (IHC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. pp.625-632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030004v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axillary bud outgrowth regulation by light intensity: Modelling hormone and sugar interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural factors affect fruit set in mango: evidence and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">3D Plant Phenotyping: All You Need is Labelled Point Cloud Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Chaudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Normand</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress (IHC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVPPP-ECCV 2020 - Workshop on Computer Vision Problems in Plant Phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173594v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mango tree – blossom gall midge system: in silico assessment of its functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural factors affect fruit set in mango: evidence and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Horticultural Congress (IHC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS; Turkish Society for Horticultural Science; Republic of Turkey Ministry of Food Agriculture and Livestock, Aug 2018, Istanbul, Turkey. pp.609-616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174804v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t>
+                <w:t xml:space="preserve">Modelling of the mango tree – blossom gall midge system: in silico assessment of its functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Reyné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.99-100</w:t>
+              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAE; INRIA, Feb 2020, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176949v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mango tree - blossom gall midge system: toward in-silico assessment of management practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress (IHC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.99-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176742v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mango tree -blossom gall midge system: in silico assessment of its functioning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mango tree - blossom gall midge system: toward in-silico assessment of management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saint Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudon Frédéric</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ratnadass Alain</w:t>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Frédéric</w:t>
+                <w:t xml:space="preserve">Christian Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Crop Modelling Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Horticultural Congress (IHC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. pp.633-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161752v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Plant phenotyping: All you need is labelled point cloud data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of the mango tree -blossom gall midge system: in silico assessment of its functioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudon Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criq Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratnadass Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2020 Workshop on Computer Vision Problems in Plant Phenotyping (CVPPP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. International Crop Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65414-6_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05176978v1</w:t>
+                <w:t xml:space="preserve">hal-04161752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of ageing and light availability in leaf mortality in the mango tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling branching under different light intensity regimes: Integrating the role of hormones and sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Soria</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018: International Symposium on Cultivars, Rootstocks and Management Systems of Deciduous Fruit and Fruit Tree Behaviour in Dynamic Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Jun 2019, Angers, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911777v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling branching under different light intensity regimes: integrating the role of hormones and sugars.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
+                <w:t xml:space="preserve">The mango tree – blossom gall midge system: in-silico assessment of its functioning and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Reyné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saint Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Biennial conference of the international society for ecological modelling (ISEM).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950625v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling branching under different light intensity regimes: Integrating the role of hormones and sugars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling branching under different light intensity regimes: integrating the role of hormones and sugars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISHS, Jun 2019, Angers, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176980v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mango tree – blossom gall midge system: in-silico assessment of its functioning and management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of an apple tree core collection under water stress condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial conference of the international society for ecological modelling (ISEM).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154493v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Lidar as a new high-throughput methodology for studying the genetic determinisms of apple tree architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736858v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using T-Lidar scans for high-throughput phenotyping of genotypic variability of apple tree architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">T-Lidar as a new high-throughput methodology for studying the genetic determinisms of apple tree architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications - PMA2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737993v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of an apple tree core collection under water stress condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Using T-Lidar scans for high-throughput phenotyping of genotypic variability of apple tree architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications - PMA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738372v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738414v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose interacts with auxin in the burst of axillary buds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing algorithm complexity in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPMA 2016 - IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Exploring root development and architecture in one of the most heat and drought tolerant cereals, pearl millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Gnacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543439v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+                <w:t xml:space="preserve">A crop simulation model to predict fruit yield and quality on mango tree: overview, progresses and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
+              <w:t xml:space="preserve">11. International Mango Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Darwin, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269213v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop simulation model to predict fruit yield and quality on mango tree: overview, progresses and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Mango Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Darwin, Australia</w:t>
+              <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237410v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring root development and architecture in one of the most heat and drought tolerant cereals, pearl millet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Lucas</w:t>
+                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237385v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Structural and Temporal Factors in the Architectural Development of the Mango Tree: Evidences from Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237387v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Structural and Temporal Factors in the Architectural Development of the Mango Tree: Evidences from Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic Plant Modeling from Images Based on Analysis-by-Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Mathematical Methods for Curves and Surfaces (MMCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.213-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54382-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237402v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Plant Modeling from Images Based on Analysis-by-Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative assessment of automatic reconstructions of branching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakkrit Preuksakarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekko Nikinmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Mathematical Methods for Curves and Surfaces (MMCS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.64-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148822v2</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating architecture and physiological perspectives in fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Diévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal 3D reconstruction of plants canopy from terrestrial laser scanner data by fusion of the 3D point information and the intensity value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Balduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of automatic reconstructions of branching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of whole plant leaf area properties using laser scanner point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Eprinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.64-66</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850796v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of whole plant leaf area properties using laser scanner point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Carré</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Eprinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. 472 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828841v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of whole plant leaf area properties using laser scanner point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Carre</w:t>
+                <w:t xml:space="preserve">Generating 3D volumetric meshes of internal and external fruit structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. 472 p</w:t>
+              <w:t xml:space="preserve">HortiModel2012 -- Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation. Acta Horticulturae.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190460v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating 3D volumetric meshes of internal and external fruit structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+                <w:t xml:space="preserve">TreeSketch: Interactive Procedural Modeling of Trees on a Tablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Longay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Runions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premyslaw Prusinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortiModel2012 -- Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation. Acta Horticulturae.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nanjing, China</w:t>
+              <w:t xml:space="preserve">EUROGRAPHICS Symposium on Sketch-Based Interfaces and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828843v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Influence of Geometrical Traits on Light Interception Efficiency of Apple Trees: a Modelling Study with MAppleT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqi Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TreeSketch: Interactive Procedural Modeling of Trees on a Tablet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Runions</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRAPHICS Symposium on Sketch-Based Interfaces and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828850v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+                <w:t xml:space="preserve">Reconstruction de modèles virtuels de vignes à partir d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828858v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00595483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de modèles virtuels de vignes à partir d'images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L-Py: L-Systems in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">EuroSciPy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00595483v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Py: L-Systems in Python</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSciPy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828857v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossy compression of plant architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.10--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Plant Architecture from 3D Laser scanner data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakkrit Preuksakarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekko Nikinmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.12--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossy compression of tree architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Davis, United States. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de vignes à partir d'une séquence d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes journées de l'Association Francophone d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Py, an open L-systems framework in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Davis, United States. pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+                <w:t xml:space="preserve">A Demonstration of MobiTree: Progressive 3D Tree Models Streaming on Mobile Clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andra Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China. pp.955-956, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1631272.1631465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192232v2</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Demonstration of MobiTree: Progressive 3D Tree Models Streaming on Mobile Clients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1631272.1631465⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831796v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Efficient and robust reconstruction of botanical branching structure from laser scanned points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAD/Graphics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Yellow Mountain City, China. pp.572-575</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00831802v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and robust reconstruction of botanical branching structure from laser scanned points</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wenping Wang</w:t>
+                <w:t xml:space="preserve">Streaming of Plants in Distributed Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD/Graphics 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia 2008 - Systems and Networking Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1459359.1459361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436480v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming of Plants in Distributed Virtual Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romulus Grigoras</w:t>
+                <w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia 2008 - Systems and Networking Track</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1459359.1459361⟩</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831813v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757859v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hoelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t>
+              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831822v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+                <w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831815v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831829v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Python Conference Europython</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Champion</w:t>
+                <w:t xml:space="preserve">A Critical Appraisal of the Box Counting Method to Assess the Fractal Dimension of Tree Crowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
+              <w:t xml:space="preserve">Second International Symposium, ISVC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.751-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754084v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Appraisal of the Box Counting Method to Assess the Fractal Dimension of Tree Crowns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium, ISVC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.751-760</w:t>
+              <w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120795v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Space occupation by tree crowns obeys fractals laws: evidence from 3D digitized plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189240v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space occupation by tree crowns obeys fractals laws: evidence from 3D digitized plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Space occupation by tree crowns obeys fractals: evidence from 3D digitized plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on functional-structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15209,1957 +15218,1957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bonn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the spatial and temporal patterns of flowering within the mango tree crown</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">Tackling the 3D root system architecture of grapevines: a new phenotyping pipeline based on photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mango Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain. IHSM La Mayora; ISHS, pp.34-35, 2023</w:t>
+              <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181423v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the 3D root system architecture of grapevines: a new phenotyping pipeline based on photogrammetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Deciphering the spatial and temporal patterns of flowering within the mango tree crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">International Mango Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain. IHSM La Mayora; ISHS, pp.34-35, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281662v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the morphological and ecophysiological responses to water deficit in an apple tree core-collection through a combination of high-throughput and physiological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunella Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinbourg, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the role of ageing and light availability in leaf mortality in mango tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IHC2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking vegetative growth,reproduction and irregular bearing in the mango tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Flowering, Fruit set and Alternate Bearing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Palermo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Palermo, Sicile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.90, 1diaporama (17vues), 2017, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling physiological regulation of bud burst by sucrose and auxin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Barbier</w:t>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Péron</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400025v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy characteristics from ground-based LiDAR measurement assisted with 3D Adel-Wheat model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Modelling physiological regulation of bud burst by sucrose and auxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400001v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Estimating canopy characteristics from ground-based LiDAR measurement assisted with 3D Adel-Wheat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400026v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Zanotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FSPM approach for modeling fruit yield and quality in mango trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of structural and temporal factors in the architectural development of the mango Tree: evidences from simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Society for Horticultural Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta Horticulturae, 1160, 430 p., 2017, X International Symposium on Modelling in Fruit Research and Orchard Management. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fruit yield and quality on the Mango tree: Recent progresses and future steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finnish Society of Forest Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17169,435 +17178,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-Mango, a functional-structural plant model of mango tree growth, development and fruit production: from model design to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.I. Hormaza; V. Galán Saúco; N. Fernández-Pozo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1415, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISHS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-94, 2025, 978-94-62614-14-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1415.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Plants in 3D from a Single Image Using Analysis-by-Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bebis; George and Boyle; Victor and Klosowski; James and Coquillart; Sabine and Luo; Xun and Chen; Min and Gotz; David; Richard and Parvin; Bahram and Koracin; Darko and Li; Baoxin and Porikli; Fatih and Zordan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Visual Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8033, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.322--332, 2013, Lecture Notes in Computer Science, 978-3-642-41913-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41914-0_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical appraisal of the box counting method to assess the fractal dimension of tree crowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17607,526 +17616,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantGL : a Python-based geometric library for 3D plant modelling at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6367, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00191126v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on Computer Representations of Trees for Realistic and Efficient Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2301, LIRIS UMR CNRS 5205. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOM Module manual: II Developer guide</w:t>
+                <w:t xml:space="preserve">GEOM Module manual: I User guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827472v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOM Module manual: I User guide</w:t>
+                <w:t xml:space="preserve">GEOM Module manual: II Developer guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827471v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation géométrique multi-échelles de l'architecture des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00552120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18136,161 +18145,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId444"/>
+      <w:footerReference w:type="default" r:id="rId445"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18437,51 +18446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescroart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dingkuhn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2026.114650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04535182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1046332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rojas Bustos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branthomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carri&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.48" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P. A. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.01.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0137-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-R. Saya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0444-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1884E87FAFCE101988B7251DE57862F0BA3A852F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1556134.1556138" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366289v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wither" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01394.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/08071394X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Federl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Karwowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.t01-2-00707" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mc Cormick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Boubabar Sarr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jardon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182889v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;raud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie St&#233;pec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carrie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sakr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Godin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177515v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176458v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176977v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doni Artanto Raharjo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.82" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Chaudhury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.80" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174804v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Criq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Criq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.83" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criq Laurie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass Alain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65414-6_18" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738372v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237410v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237385v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Gnacko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Atkinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Atkinson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148822v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;nard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_12" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828850v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Longay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Runions" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595483v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831796v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Doran" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631465" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831813v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459361" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120795v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190896v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puech" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181423v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281662v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791152v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606235v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fsab2017.it/index.php?p=committees" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400016v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397233.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.12" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193184v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928548v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1415/1415_10.htm" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1415.10" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931231v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/330141.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41914-0_32" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189202v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827472v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827471v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00552120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescroart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dingkuhn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2026.114650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04535182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1046332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rojas Bustos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branthomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carri&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.48" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P. A. Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0137-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-R. Saya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0444-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1884E87FAFCE101988B7251DE57862F0BA3A852F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1556134.1556138" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wither" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01394.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/08071394X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Federl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Karwowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.t01-2-00707" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mc Cormick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Boubabar Sarr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie St&#233;pec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723242v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sakr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Godin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Chaudhury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65414-6_18" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053584v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doni Artanto Raharjo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.82" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176979v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.80" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Criq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176742v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Criq" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.83" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criq Laurie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass Alain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Gnacko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Atkinson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Atkinson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148822v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;nard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_12" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850793v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828850v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Longay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Runions" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595483v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831787v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831796v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Doran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631465" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831813v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459361" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120795v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190896v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puech" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281662v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181423v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791152v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606235v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fsab2017.it/index.php?p=committees" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605996v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397233.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.12" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928548v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1415/1415_10.htm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1415.10" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931231v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/330141.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41914-0_32" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189202v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827471v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827472v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00552120v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>