--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -958,51 +958,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, pp.e38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/qpb.2025.10014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1394,680 +1394,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
+                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
+              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080504v1</w:t>
+                <w:t xml:space="preserve">hal-04137945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+                <w:t xml:space="preserve">Effect of growth unit characteristics and light environment on leaf fall in the evergreen mango tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1366, pp.393-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137945v2</w:t>
+                <w:t xml:space="preserve">hal-04612016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of growth unit characteristics and light environment on leaf fall in the evergreen mango tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Grechi</w:t>
+                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1366, pp.393-400. </w:t>
+              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612016v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When architectural plasticity fails to counter the light competition imposed by planting design: an &amp;lt;i&amp;gt;in silico&amp;lt;/i&amp;gt; approach using a functional–structural model of oil palm</w:t>
+                <w:t xml:space="preserve">Towards virtual modelling environments for functional–structural plant models based on Jupyter notebooks: application to the modelling of mango tree growth and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael P. A. Perez</w:t>
+                <w:t xml:space="preserve">Jan Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Vezy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac009⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736274v1</w:t>
+                <w:t xml:space="preserve">hal-03603790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards virtual modelling environments for functional–structural plant models based on Jupyter notebooks: application to the modelling of mango tree growth and development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When architectural plasticity fails to counter the light competition imposed by planting design: an &amp;lt;i&amp;gt;in silico&amp;lt;/i&amp;gt; approach using a functional–structural model of oil palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael P. A. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Normand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603790v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-Mango: a functional-structural model of mango tree growth, development and fruit production</w:t>
               </w:r>
@@ -2440,278 +2440,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature abhors a vacuum: Deciphering the vegetative reaction of the mango tree to pruning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of apple architectural and functional traits in orchard reveals genotypic variability under contrasted watering regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.01.007⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-019-0137-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485844v1</w:t>
+                <w:t xml:space="preserve">hal-02317154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of apple architectural and functional traits in orchard reveals genotypic variability under contrasted watering regimes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delalande</w:t>
+                <w:t xml:space="preserve">Nature abhors a vacuum: Deciphering the vegetative reaction of the mango tree to pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.85 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-019-0137-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317154v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Regulation of Axillary Bud Outgrowth Along Plant Axes: An Overview of the Roles of Sugars and Hormones</w:t>
               </w:r>
@@ -4315,291 +4315,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Compact and Progressive Plant Models for Streaming in Networked Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1556134.1556138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850782v1</w:t>
+                <w:t xml:space="preserve">hal-00831797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Progressive Plant Models for Streaming in Networked Virtual Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">PlantGL: A Python-based geometric library for 3D plant modelling at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romulus Grigoras</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (3), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), 1--21, posted-at = 2008-11-04 14:10:07. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1556134.1556138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2008.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831797v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure from silhouettes: a new paradigm for fast sketch-based design of trees</w:t>
               </w:r>
@@ -5104,85 +5104,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (3), pp.149-163</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.149-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X06003179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189287v1</w:t>
+                <w:t xml:space="preserve">hal-00115450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the fractal dimension of plants using the two-surface method: An analysis based on 3D-digitized tree foliage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5225,78 +5234,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (3), pp.149-163. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218348X06003179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115450v1</w:t>
+                <w:t xml:space="preserve">hal-01189287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive design of bonsai tree models</w:t>
               </w:r>
@@ -5404,51 +5404,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5563,164 +5563,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrivoltaics intermittent shading: Defining ecophysiological responses and impact on rice yield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Light models intercomparison in agriVoltaics context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fabre</w:t>
+                <w:t xml:space="preserve">Stéphane Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dingkuhn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Trolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Stépec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgriVoltaics World Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182888v1</w:t>
+                <w:t xml:space="preserve">hal-05182889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5779,182 +5783,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light models intercomparison in agriVoltaics context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Edouard</w:t>
+                <w:t xml:space="preserve">Agrivoltaics intermittent shading: Defining ecophysiological responses and impact on rice yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Trolliet</w:t>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Stépec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Dingkuhn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgriVoltaics World Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182889v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t>
               </w:r>
@@ -6309,648 +6309,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
+                <w:t xml:space="preserve">Analysing the architecture of Corylus avellana and parametrizing L-HAZELNUT FSPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Labadie</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t>
+              <w:t xml:space="preserve">, Dr. Susann Müller, Mar 2023, Berlin, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181548v1</w:t>
+                <w:t xml:space="preserve">hal-04142608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Integrating the effect of light quantity and quality in the V-Mango model to optimize cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098500v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the architecture of Corylus avellana and parametrizing L-HAZELNUT FSPM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Farinelli</w:t>
+                <w:t xml:space="preserve">MaCS4Plants: A mathematic and computer science network for FSPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Susann Müller, Mar 2023, Berlin, Germany. pp.1-2</w:t>
+              <w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142608v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the effect of light quantity and quality in the V-Mango model to optimize cultural practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Carrie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany. pp.32-33</w:t>
+              <w:t xml:space="preserve">FSPM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181547v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
+                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399157v1</w:t>
+                <w:t xml:space="preserve">hal-04675717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of lateral meristems: how is sugar availability involved in the environmental control of axillary bud outgrowth?</w:t>
               </w:r>
@@ -7055,2156 +7051,2160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Pruning intensity and severity affect flowering processes in the mango tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS; WSU, Jul 2021, Wenatchee, United States. pp.67-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675717v1</w:t>
+                <w:t xml:space="preserve">hal-05177515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning intensity and severity affect flowering processes in the mango tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Persello</w:t>
+                <w:t xml:space="preserve">Les outils du phénotypage à haut-débit : appui à la sélection de variétés fruitières performantes et résilientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Numérique et Arboriculture face aux enjeux du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Agrotic, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05177515v1</w:t>
+                <w:t xml:space="preserve">hal-04719479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils du phénotypage à haut-débit : appui à la sélection de variétés fruitières performantes et résilientes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delalande</w:t>
+                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Emma Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Numérique et Arboriculture face aux enjeux du changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Horticultural Congress (IHC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. pp.625-632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719479v1</w:t>
+                <w:t xml:space="preserve">hal-05176909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Plant phenotyping: All you need is labelled point cloud data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayan Chaudhury</w:t>
+                <w:t xml:space="preserve">Machine and deep learning based identification of organs within LiDAR scans of tree canopies: Application to the estimation of apple production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2020 Workshop on Computer Vision Problems in Plant Phenotyping (CVPPP 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.47-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176978v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of ageing and light availability in leaf mortality in the mango tree</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Soria</w:t>
+                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018: International Symposium on Cultivars, Rootstocks and Management Systems of Deciduous Fruit and Fruit Tree Behaviour in Dynamic Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02911777v1</w:t>
+                <w:t xml:space="preserve">hal-03086941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a functional-structural model of oil palm accounting for architectural plasticity in response to planting density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael P. A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doni Artanto Raharjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2020 : Towards Computable Plants. 9th International Conference on Functional-Structural Plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine and deep learning based identification of organs within LiDAR scans of tree canopies: Application to the estimation of apple production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.47-48</w:t>
+              <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176977v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Toward a functional-structural model of oil palm accounting for architectural plasticity in response to planting density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
+              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086941v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a functional-structural model of oil palm accounting for architectural plasticity in response to planting density</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">3D Plant Phenotyping: All You Need is Labelled Point Cloud Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Chaudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.36-37</w:t>
+              <w:t xml:space="preserve">CVPPP-ECCV 2020 - Workshop on Computer Vision Problems in Plant Phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176458v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Virtual Modelling Environments using Notebooks for Phenotyping and Simulation of Plant Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Axillary bud outgrowth regulation by light intensity: Modelling hormone and sugar interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.99-100</w:t>
+              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059535v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectural factors affect fruit set in mango: evidence and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress (IHC2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.82⟩</w:t>
+              <w:t xml:space="preserve">International Horticultural Congress (IHC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS; Turkish Society for Horticultural Science; Republic of Turkey Ministry of Food Agriculture and Livestock, Aug 2018, Istanbul, Turkey. pp.609-616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176909v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axillary bud outgrowth regulation by light intensity: Modelling hormone and sugar interactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the mango tree – blossom gall midge system: in silico assessment of its functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Reyné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Hannover, Germany. pp.78-79</w:t>
+              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAE; INRIA, Feb 2020, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176979v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Plant Phenotyping: All You Need is Labelled Point Cloud Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPPP-ECCV 2020 - Workshop on Computer Vision Problems in Plant Phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.1-17</w:t>
+              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, s.l., Germany. pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030004v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural factors affect fruit set in mango: evidence and modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mango tree - blossom gall midge system: toward in-silico assessment of management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saint Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress (IHC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISHS; Turkish Society for Horticultural Science; Republic of Turkey Ministry of Food Agriculture and Livestock, Aug 2018, Istanbul, Turkey. pp.609-616, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. pp.633-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05173594v1</w:t>
+                <w:t xml:space="preserve">hal-05176742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mango tree – blossom gall midge system: in silico assessment of its functioning</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the mango tree -blossom gall midge system: in silico assessment of its functioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+                <w:t xml:space="preserve">Boudon Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criq Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratnadass Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD; INRAE; INRIA, Feb 2020, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">2. International Crop Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174804v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward virtual modelling environments using notebooks for phenotyping and simulation of plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Plant phenotyping: All you need is labelled point cloud data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Chaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional-Structural Plant Models (FSPM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2020 Workshop on Computer Vision Problems in Plant Phenotyping (CVPPP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPPN, Aug 2020, Glasgow, United Kingdom. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65414-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176949v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mango tree - blossom gall midge system: toward in-silico assessment of management practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of ageing and light availability in leaf mortality in the mango tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Soria</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress (IHC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.83⟩</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018: International Symposium on Cultivars, Rootstocks and Management Systems of Deciduous Fruit and Fruit Tree Behaviour in Dynamic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, Aug 2018, Istanbul, Turkey. pp.601-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176742v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mango tree -blossom gall midge system: in silico assessment of its functioning.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Normand Frédéric</w:t>
+                <w:t xml:space="preserve">Modeling branching under different light intensity regimes: integrating the role of hormones and sugars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Perez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Crop Modelling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161752v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling branching under different light intensity regimes: Integrating the role of hormones and sugars</w:t>
               </w:r>
@@ -9328,90 +9328,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mango tree – blossom gall midge system: in-silico assessment of its functioning and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saint Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial conference of the international society for ecological modelling (ISEM).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
@@ -9434,333 +9434,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling branching under different light intensity regimes: integrating the role of hormones and sugars.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Schneider</w:t>
+                <w:t xml:space="preserve">Using T-Lidar scans for high-throughput phenotyping of genotypic variability of apple tree architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Innovative Greenhouses (GreenSys 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications - PMA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950625v1</w:t>
+                <w:t xml:space="preserve">hal-02737993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of an apple tree core collection under water stress condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">T-Lidar as a new high-throughput methodology for studying the genetic determinisms of apple tree architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738372v1</w:t>
+                <w:t xml:space="preserve">hal-02736858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,907 +9758,928 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Lidar as a new high-throughput methodology for studying the genetic determinisms of apple tree architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of an apple tree core collection under water stress condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736858v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using T-Lidar scans for high-throughput phenotyping of genotypic variability of apple tree architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+                <w:t xml:space="preserve">Sucrose interacts with auxin in the burst of axillary buds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications - PMA2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
+              <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737993v1</w:t>
+                <w:t xml:space="preserve">hal-01400014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Reducing algorithm complexity in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">FSPMA 2016 - IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543439v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose interacts with auxin in the burst of axillary buds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Barbier</w:t>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Péron</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400014v1</w:t>
+                <w:t xml:space="preserve">hal-01543439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing algorithm complexity in trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA 2016 - IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398289v1</w:t>
+                <w:t xml:space="preserve">hal-01237387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring root development and architecture in one of the most heat and drought tolerant cereals, pearl millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Gnacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crop simulation model to predict fruit yield and quality on mango tree: overview, progresses and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Mango Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Darwin, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqi Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,1382 +10711,1382 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Structural and Temporal Factors in the Architectural Development of the Mango Tree: Evidences from Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237387v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Structural and Temporal Factors in the Architectural Development of the Mango Tree: Evidences from Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic Plant Modeling from Images Based on Analysis-by-Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Mathematical Methods for Curves and Surfaces (MMCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. pp.213-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54382-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237402v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Plant Modeling from Images Based on Analysis-by-Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Mathematical Methods for Curves and Surfaces (MMCS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54382-1_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148822v2</w:t>
+                <w:t xml:space="preserve">hal-00850931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of automatic reconstructions of branching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating architecture and physiological perspectives in fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ekko Nikinmaa</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.64-66</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850796v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Périn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850931v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating architecture and physiological perspectives in fruit development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Génard</w:t>
+                <w:t xml:space="preserve">Optimal 3D reconstruction of plants canopy from terrestrial laser scanner data by fusion of the 3D point information and the intensity value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Balduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.127-130</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850801v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated image-processing pipeline for high-throughput analysis of root architecture in OpenAlea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative assessment of automatic reconstructions of branching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakkrit Preuksakarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Draye</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekko Nikinmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.85-87</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850814v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal 3D reconstruction of plants canopy from terrestrial laser scanner data by fusion of the 3D point information and the intensity value</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Balduzzi</w:t>
+                <w:t xml:space="preserve">Characterization of whole plant leaf area properties using laser scanner point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Eprinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.58-60</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850793v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of whole plant leaf area properties using laser scanner point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Eprinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. 472 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828841v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of whole plant leaf area properties using laser scanner point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Carre</w:t>
+                <w:t xml:space="preserve">Generating 3D volumetric meshes of internal and external fruit structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. 472 p</w:t>
+              <w:t xml:space="preserve">HortiModel2012 -- Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation. Acta Horticulturae.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190460v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating 3D volumetric meshes of internal and external fruit structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+                <w:t xml:space="preserve">Investigating the Influence of Geometrical Traits on Light Interception Efficiency of Apple Trees: a Modelling Study with MAppleT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortiModel2012 -- Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation. Acta Horticulturae.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nanjing, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828843v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TreeSketch: Interactive Procedural Modeling of Trees on a Tablet</w:t>
               </w:r>
@@ -12174,3041 +12174,2916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Influence of Geometrical Traits on Light Interception Efficiency of Apple Trees: a Modelling Study with MAppleT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790650v1</w:t>
+                <w:t xml:space="preserve">hal-00828858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Light Interception to Geometrical Traits of Apple Trees: an in silico Study based on MAppleT model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+                <w:t xml:space="preserve">Reconstruction de modèles virtuels de vignes à partir d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828858v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00595483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de modèles virtuels de vignes à partir d'images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L-Py: L-Systems in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">EuroSciPy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00595483v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Py: L-Systems in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lossy compression of tree architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSciPy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, United States. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828857v1</w:t>
+                <w:t xml:space="preserve">hal-00831783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lossy compression of plant architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.10--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192232v2</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossy compression of plant architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+                <w:t xml:space="preserve">Reconstructing Plant Architecture from 3D Laser scanner data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakkrit Preuksakarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekko Nikinmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.10--13</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.12--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490061v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Plant Architecture from 3D Laser scanner data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chakkrit Preuksakarn</w:t>
+                <w:t xml:space="preserve">Modélisation de vignes à partir d'une séquence d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ekko Nikinmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States. pp.12--17</w:t>
+              <w:t xml:space="preserve">23èmes journées de l'Association Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490064v1</w:t>
+                <w:t xml:space="preserve">hal-00831787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossy compression of tree architectures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L-Py, an open L-systems framework in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Davis, United States. pp.12-15</w:t>
+              <w:t xml:space="preserve">, 2010, Davis, United States. pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831783v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de vignes à partir d'une séquence d'images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes journées de l'Association Francophone d'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831787v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Py, an open L-systems framework in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831780v1</w:t>
+                <w:t xml:space="preserve">hal-00831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Demonstration of MobiTree: Progressive 3D Tree Models Streaming on Mobile Clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andra Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mondet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romulus Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Beijing, China. pp.955-956, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1631272.1631465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Efficient and robust reconstruction of botanical branching structure from laser scanned points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAD/Graphics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Yellow Mountain City, China. pp.572-575</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00831802v1</w:t>
+                <w:t xml:space="preserve">inria-00436480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and robust reconstruction of botanical branching structure from laser scanned points</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wenping Wang</w:t>
+                <w:t xml:space="preserve">Streaming of Plants in Distributed Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD/Graphics 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia 2008 - Systems and Networking Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1459359.1459361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436480v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming of Plants in Distributed Virtual Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romulus Grigoras</w:t>
+                <w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia 2008 - Systems and Networking Track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1459359.1459361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00831813v1</w:t>
+                <w:t xml:space="preserve">hal-02757859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02757859v1</w:t>
+                <w:t xml:space="preserve">hal-00831822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of light transmission under heterogeneous forest canopy: model description and validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hoelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.58, 1--4</w:t>
+              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831822v1</w:t>
+                <w:t xml:space="preserve">hal-00831815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression progressive de modèles de plantes à base de cylindres généralisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mondet</w:t>
+                <w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme journées de l'Association Francophone d'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marne-la-Vallée, France. pp.197-204</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831815v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of OpenAlea: A visual programming and component based software for plant modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.25, 1--4</w:t>
+              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831829v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831824v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Champion</w:t>
+                <w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
+              <w:t xml:space="preserve">Python Conference Europython</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754084v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">A Critical Appraisal of the Box Counting Method to Assess the Fractal Dimension of Tree Crowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Python Conference Europython</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t>
+              <w:t xml:space="preserve">Second International Symposium, ISVC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.751-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189325v1</w:t>
+                <w:t xml:space="preserve">hal-00120795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Appraisal of the Box Counting Method to Assess the Fractal Dimension of Tree Crowns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium, ISVC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.751-760</w:t>
+              <w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120795v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALEA: A software for integrating analysis and simulation tools for 3D architecture and ecophysiology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space occupation by tree crowns obeys fractals laws: evidence from 3D digitized plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on Functional-Structural plant model</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189240v1</w:t>
+                <w:t xml:space="preserve">hal-00830081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space occupation by tree crowns obeys fractals laws: evidence from 3D digitized plants</w:t>
+                <w:t xml:space="preserve">Space occupation by tree crowns obeys fractals: evidence from 3D digitized plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on functional-structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15218,65 +15093,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15321,113 +15196,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bonn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15446,73 +15321,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the 3D root system architecture of grapevines: a new phenotyping pipeline based on photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15521,137 +15396,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the spatial and temporal patterns of flowering within the mango tree crown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Carrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15696,1394 +15571,1394 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mango Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Malaga, Spain. IHSM La Mayora; ISHS, pp.34-35, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of the morphological and ecophysiological responses to water deficit in an apple tree core-collection through a combination of high-throughput and physiological approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luigi Manfrini</w:t>
+                <w:t xml:space="preserve">Assessment of the role of ageing and light availability in leaf mortality in mango tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinbourg, United Kingdom. 2018</w:t>
+              <w:t xml:space="preserve">The 30th International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IHC2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791152v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the role of ageing and light availability in leaf mortality in mango tree</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Soria</w:t>
+                <w:t xml:space="preserve">Genetic analysis of the morphological and ecophysiological responses to water deficit in an apple tree core-collection through a combination of high-throughput and physiological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th International Horticultural Congress</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, IHC2018</w:t>
+              <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinbourg, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878284v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking vegetative growth,reproduction and irregular bearing in the mango tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Capelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Flowering, Fruit set and Alternate Bearing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Palermo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Palermo, Sicile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.90, 1diaporama (17vues), 2017, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Modelling physiological regulation of bud burst by sucrose and auxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Perez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400026v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling physiological regulation of bud burst by sucrose and auxin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Barbier</w:t>
+                <w:t xml:space="preserve">Estimating canopy characteristics from ground-based LiDAR measurement assisted with 3D Adel-Wheat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Péron</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400025v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy characteristics from ground-based LiDAR measurement assisted with 3D Adel-Wheat model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, QingDao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400001v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Zanotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FSPM approach for modeling fruit yield and quality in mango trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of structural and temporal factors in the architectural development of the mango Tree: evidences from simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Society for Horticultural Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acta Horticulturae, 1160, 430 p., 2017, X International Symposium on Modelling in Fruit Research and Orchard Management. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Society for Horticultural Science</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fruit yield and quality on the Mango tree: Recent progresses and future steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17101,74 +16976,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finnish Society of Forest Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17178,336 +17053,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-Mango, a functional-structural plant model of mango tree growth, development and fruit production: from model design to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.I. Hormaza; V. Galán Saúco; N. Fernández-Pozo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1415, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-94, 2025, 978-94-62614-14-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISHS</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1415.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Plants in 3D from a Single Image Using Analysis-by-Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bebis; George and Boyle; Victor and Klosowski; James and Coquillart; Sabine and Luo; Xun and Chen; Min and Gotz; David; Richard and Parvin; Bahram and Koracin; Darko and Li; Baoxin and Porikli; Fatih and Zordan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Visual Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8033, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.322--332, 2013, Lecture Notes in Computer Science, 978-3-642-41913-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41914-0_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical appraisal of the box counting method to assess the fractal dimension of tree crowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17516,97 +17391,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17616,91 +17491,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantGL : a Python-based geometric library for 3D plant modelling at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17712,327 +17587,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6367, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00191126v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on Computer Representations of Trees for Realistic and Efficient Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2301, LIRIS UMR CNRS 5205. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOM Module manual: I User guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOM Module manual: II Developer guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18042,100 +17917,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation géométrique multi-échelles de l'architecture des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00552120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18145,51 +18020,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18198,108 +18073,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Valduriez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId445"/>
+      <w:footerReference w:type="default" r:id="rId444"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18446,51 +18321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescroart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dingkuhn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2026.114650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04535182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1046332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rojas Bustos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branthomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carri&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.48" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P. A. Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0137-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-R. Saya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0444-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1884E87FAFCE101988B7251DE57862F0BA3A852F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1556134.1556138" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wither" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01394.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/08071394X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Federl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Karwowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.t01-2-00707" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mc Cormick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Boubabar Sarr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie St&#233;pec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723242v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carrie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sakr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Godin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Chaudhury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65414-6_18" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053584v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doni Artanto Raharjo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.82" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176979v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.80" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Criq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176742v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Criq" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.83" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criq Laurie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass Alain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Gnacko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Atkinson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Atkinson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148822v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;nard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_12" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850793v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828850v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Longay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Runions" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595483v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831787v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831796v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Doran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631465" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831813v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459361" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120795v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190896v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puech" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281662v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181423v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791152v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606235v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fsab2017.it/index.php?p=committees" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605996v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397233.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.12" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928548v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1415/1415_10.htm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1415.10" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931231v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/330141.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41914-0_32" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189202v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827471v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827472v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00552120v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescroart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dingkuhn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2026.114650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05519473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.27.702021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04535182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1046332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rojas Bustos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branthomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carri&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.48" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P. A. Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ledroit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02402977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Perez-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0137-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.01.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003950" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Abad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.08.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00703085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00076" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-R. Saya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0444-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1884E87FAFCE101988B7251DE57862F0BA3A852F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mondet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Grigoras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1556134.1556138" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nouguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2008.10.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wither" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01394.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/08071394X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X06003179" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Federl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Karwowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.t01-2-00707" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mc Cormick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Boubabar Sarr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;raud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie St&#233;pec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723242v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carrie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sakr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Godin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177515v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.82" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053584v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doni Artanto Raharjo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Chaudhury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.80" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174804v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Criq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Criq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.83" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criq Laurie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass Alain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65414-6_18" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736858v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Passot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Gnacko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Atkinson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Atkinson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237410v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148822v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;nard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_12" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Nacry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Balduzzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828850v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Longay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Runions" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595483v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828857v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Giron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831780v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831796v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Doran" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1631272.1631465" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Wang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831813v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1459359.1459361" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831815v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoelt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831829v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120795v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190896v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puech" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281662v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181423v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791152v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606235v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fsab2017.it/index.php?p=committees" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400025v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400016v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397233.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.12" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193184v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928548v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1415/1415_10.htm" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1415.10" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931231v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/330141.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41914-0_32" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189202v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191126v3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827471v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827472v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00552120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>