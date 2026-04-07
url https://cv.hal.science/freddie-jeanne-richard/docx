--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -272,161 +272,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exposure of larvae to boscalid at field concentrations on gene expression in honey bees</w:t>
+                <w:t xml:space="preserve">One dung to attract them all: faeces attractiveness to dung beetles in herbivore multispecies pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
+                <w:t xml:space="preserve">Cloé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+                <w:t xml:space="preserve">Freddie‐jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+                <w:t xml:space="preserve">Lucie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13592-024-01131-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929327v1</w:t>
+                <w:t xml:space="preserve">hal-05268658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORA - conséquences non létales de l'exposition aux pesticides sur les reines Apis mellifera</w:t>
               </w:r>
@@ -497,1269 +497,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dung to attract them all: faeces attractiveness to dung beetles in herbivore multispecies pasture</w:t>
+                <w:t xml:space="preserve">Impact of exposure of larvae to boscalid at field concentrations on gene expression in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Joly</w:t>
+                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddie‐jeanne Richard</w:t>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie de Wever</w:t>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Ortega</w:t>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13592-024-01131-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268658v1</w:t>
+                <w:t xml:space="preserve">hal-04929327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In vitro queen rearing: essential factors and new protocol for honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grateau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colombe Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), pp.1513-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562239v1</w:t>
+                <w:t xml:space="preserve">hal-04851064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro queen rearing: essential factors and new protocol for honey bees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bastin</w:t>
+                <w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">Colombe Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (6), pp.1513-1524. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (6), pp.1320-1331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851064v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male antennae of Armadillidium vulgare discriminate Wolbachia-infected females</w:t>
+                <w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouret</w:t>
+                <w:t xml:space="preserve">Benoît Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tolassy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélina Roditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402007v1</w:t>
+                <w:t xml:space="preserve">hal-04685344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Humbert</w:t>
+                <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Garnault</w:t>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685344v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the ability of Pachycrepoideus vindemiae (Hymenoptera: Pteromalidae) to find and parasitize buried Diptera pupae in southwestern Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Melo-Cerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, pp.41-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42690-023-01118-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Galopin</w:t>
+                <w:t xml:space="preserve">Social behavior impacts parasite infection risk in equid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+                <w:t xml:space="preserve">Lyna Rachid Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.106091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048761v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social behavior impacts parasite infection risk in equid groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cloé Joly</w:t>
+                <w:t xml:space="preserve">Vine leaf decomposition: feeding preferences and effects of physico-chemical traits of litter on life-history traits of the woodlice Armadillidium vulgare Latreille, 1804</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Rachid Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Ortega</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106091⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.104928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565582v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vine leaf decomposition: feeding preferences and effects of physico-chemical traits of litter on life-history traits of the woodlice Armadillidium vulgare Latreille, 1804</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Honeybee queen exposure to a widely used fungicide disrupts reproduction and colony dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pineaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Caubet</w:t>
+                <w:t xml:space="preserve">Tiffany Lirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104928⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.121131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258315v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeybee queen exposure to a widely used fungicide disrupts reproduction and colony dynamic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">Male antennae of Armadillidium vulgare discriminate Wolbachia-infected females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Lirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+                <w:t xml:space="preserve">Vincent Tolassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 322, pp.121131. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052613v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe conservation risks of roads on apex predators</w:t>
               </w:r>
@@ -1873,252 +1873,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution modelling of the garden dormouse Eliomys quercinus (Linnaeus, 1766) with novel climate change indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warning on nine pollutants and their effects on avian communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bennett</w:t>
+                <w:t xml:space="preserve">India Southern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddie Jeanne Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mari Gigauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginevra Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42991-021-00118-1⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.e01898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285768v1</w:t>
+                <w:t xml:space="preserve">hal-05285587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning on nine pollutants and their effects on avian communities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution modelling of the garden dormouse Eliomys quercinus (Linnaeus, 1766) with novel climate change indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginevra Bellini</w:t>
+                <w:t xml:space="preserve">David Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Rojas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freddie Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.e01898. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (5), pp.589-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42991-021-00118-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285587v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress response in terrestrial isopods: A comparative study on glycaemia</w:t>
               </w:r>
@@ -2202,1131 +2202,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
+                <w:t xml:space="preserve">India in the Oil Palm Era: Describing India’s Dependence on Palm Oil, Recommendations for Sustainable Production, and Opportunities to Become an Influential Consumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Fortin</w:t>
+                <w:t xml:space="preserve">H. Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+                <w:t xml:space="preserve">Amani Mabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+                <w:t xml:space="preserve">Ramya Roopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmuda Sharmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.194008291983891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1940082919838918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117915v1</w:t>
+                <w:t xml:space="preserve">hal-02295448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">India in the Oil Palm Era: Describing India’s Dependence on Palm Oil, Recommendations for Sustainable Production, and Opportunities to Become an Influential Consumer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass drives mating success in Armadillidium vulgare (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Mabano</w:t>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramya Roopa</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmuda Sharmin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.194008291983891. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.103944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1940082919838918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295448v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass drives mating success in Armadillidium vulgare (Crustacea, Oniscidea)</w:t>
+                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefebvre</w:t>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.103944. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295405v1</w:t>
+                <w:t xml:space="preserve">hal-02117915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call to restrict neonicotinoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do familiarity and relatedness influence mate choice in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Goulson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Vitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aau0432⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107652v1</w:t>
+                <w:t xml:space="preserve">hal-02295478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do familiarity and relatedness influence mate choice in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt;?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Males prefer virgin females, even if parasitized, in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209893⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.3341-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295478v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Males prefer virgin females, even if parasitized, in the terrestrial isopod Armadillidium vulgare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Fortin</w:t>
+                <w:t xml:space="preserve">Call to restrict neonicotinoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Sills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Frey,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tzinieris,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Debenest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Colin, Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.3341-3353. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6392), pp.973.1-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aau0432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891928v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval exposure to thiamethoxam and American foulbrood: effects on mortality and cognition in the honey bee Apis mellifera</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbiotic Bacteria Influence the Odor and Mating Preference of Their Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218839.2017.1332541⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594542v1</w:t>
+                <w:t xml:space="preserve">hal-05285758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Bacteria Influence the Odor and Mating Preference of Their Hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legionella pneumophila decreases velocity of Acanthamoeba castellanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00143⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285758v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila decreases velocity of Acanthamoeba castellanii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Mengue</w:t>
+                <w:t xml:space="preserve">Larval exposure to thiamethoxam and American foulbrood: effects on mortality and cognition in the honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (4), pp.475-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2017.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218839.2017.1332541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651847v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEIGHBOUR-IN: Image processing software for spatial analysis of animal grouping.</w:t>
               </w:r>
@@ -3526,221 +3526,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of infection on mate choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+                <w:t xml:space="preserve">Intra-cellular bacterial infections affect learning and memory capacities of an invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Templé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-015-0129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956254v1</w:t>
+                <w:t xml:space="preserve">hal-01329659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-cellular bacterial infections affect learning and memory capacities of an invertebrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Templé</w:t>
+                <w:t xml:space="preserve">Impact of infection on mate choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-015-0129-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329659v1</w:t>
+                <w:t xml:space="preserve">hal-00956254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracolony vibroacoustic communication in social insects</w:t>
               </w:r>
@@ -4018,298 +4018,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of parasite load and immune parameters in two species of New Zealand shore crabs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of instrumental insemination and insemination quantity on Dufour's gland chemical profiles and vitellogenin expression in honey bee queens (Apis mellifera).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">Coby Schal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anson V Koehler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+                <w:t xml:space="preserve">David R Tarpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-011-2319-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (9), pp.1027-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-011-9999-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856800v1</w:t>
+                <w:t xml:space="preserve">hal-00679813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of instrumental insemination and insemination quantity on Dufour's gland chemical profiles and vitellogenin expression in honey bee queens (Apis mellifera).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation of parasite load and immune parameters in two species of New Zealand shore crabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anson V Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coby Schal</w:t>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R Tarpy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina M Grozinger</w:t>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (9), pp.1027-36. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (3), pp.759 - 767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-011-9999-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-011-2319-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679813v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of queen mandibular pheromone on nestmate recognition in worker honeybees, Apis mellifera</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah D Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R Tarpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Insemination Quantity on Honey Bee Queen Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R Tarpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5476,77 +5476,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocating Bees by Translating the Waggle Dance Into Spatial Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Geographic Information Laboratories in Europe (AGILE), Jun 2024, Glasgow, United Kingdom. pp.24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5593,90 +5593,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t>
@@ -6121,90 +6121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. </w:t>
@@ -6233,90 +6233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbivore diversity a factor of dung beetle diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie De Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6683,64 +6683,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,64 +6945,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At Which Framerate Should The Honey Bees' Waggle Dance Be Recorded ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7059,201 +7059,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnault Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexix Aulagnier</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy Boussada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564733v2</w:t>
+                <w:t xml:space="preserve">hal-04564733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,458 +7265,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Cst Ecophyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023, 61p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+                <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2023, 17 p</w:t>
+              <w:t xml:space="preserve">Ecophyto. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04954522v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Roditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonato</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04047913v1</w:t>
+                <w:t xml:space="preserve">hal-04954522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouly Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7729,203 +7729,203 @@
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2022, 71 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2022, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954305v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouly Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022, 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouly Manon</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04954414v1</w:t>
+                <w:t xml:space="preserve">hal-04954305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7993,51 +7993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C5AD548"/>
+    <w:nsid w:val="37B79A57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +8224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-jeanne-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-1181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077206711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art08-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01131-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie&#8208;jeanne Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Wever" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ortega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.70013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolassy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.238" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Melo-Cer&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01118-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565582v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Mondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104928" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lirand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Quintana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Cifuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Dunnink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ariza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mart&#237;nez-Medina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05294-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bennett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Jeanne Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-021-00118-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Southern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Gigauri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Bellini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01898" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A.C. Roques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mabano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Roopa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmuda Sharmin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919838918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103944" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sills" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frey," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tzinieris," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Colin, Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0432" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209893" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3858" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2017.1332541" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Mengue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2017.07.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre-Louis Caubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.515.9390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Templ&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-015-0129-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hunt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-013-0311-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMJ0CP4J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057737" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Holt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Grozinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-558" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coby Schal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Tarpy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-011-9999-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NBRJXT6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Fan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Grozinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8SLJDBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarpy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grozinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp090" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.009.6301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D Kocher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-232" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Grozinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-50" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000980" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.-J." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nash D.R." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.J." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Souza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.C. Della Lucia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lima" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie De Wever" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexix Aulagnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-jeanne-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-1181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077206711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art08-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie&#8208;jeanne Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01131-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Melo-Cer&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01118-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565582v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Mondet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104928" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lirand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolassy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Quintana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Cifuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Dunnink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ariza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mart&#237;nez-Medina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05294-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Southern" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Gigauri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Bellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01898" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bennett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Jeanne Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-021-00118-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A.C. Roques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mabano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Roopa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmuda Sharmin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919838918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209893" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3858" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sills" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frey," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tzinieris," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Colin, Marc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Mengue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2017.07.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2017.1332541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre-Louis Caubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.515.9390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Templ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-015-0129-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hunt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-013-0311-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMJ0CP4J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057737" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Holt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Grozinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-558" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coby Schal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Tarpy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-011-9999-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NBRJXT6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Fan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Grozinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8SLJDBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarpy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grozinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp090" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.009.6301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D Kocher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-232" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Grozinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-50" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000980" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.-J." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nash D.R." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.J." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Souza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.C. Della Lucia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lima" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie De Wever" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>