--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -272,5187 +272,5321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dung to attract them all: faeces attractiveness to dung beetles in herbivore multispecies pasture</w:t>
+                <w:t xml:space="preserve">France must protect pollinators over pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Joly</w:t>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddie‐jeanne Richard</w:t>
+                <w:t xml:space="preserve">Lucas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie de Wever</w:t>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Ortega</w:t>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392 (6796), pp.366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aeg6003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268658v1</w:t>
+                <w:t xml:space="preserve">hal-05608530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORA - conséquences non létales de l'exposition aux pesticides sur les reines Apis mellifera</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of exposure of larvae to boscalid at field concentrations on gene expression in honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art08⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-024-01131-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219849v1</w:t>
+                <w:t xml:space="preserve">hal-04929327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exposure of larvae to boscalid at field concentrations on gene expression in honey bees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">One dung to attract them all: faeces attractiveness to dung beetles in herbivore multispecies pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie‐jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-024-01131-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.1172-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929327v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro queen rearing: essential factors and new protocol for honey bees</w:t>
+                <w:t xml:space="preserve">EXPLORA - conséquences non létales de l'exposition aux pesticides sur les reines Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pineaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2518⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851064v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro queen rearing: essential factors and new protocol for honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grateau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colombe Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (6), pp.1513-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562239v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Garnault</w:t>
+                <w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Colombe Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (6), pp.1320-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685344v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Male antennae of Armadillidium vulgare discriminate Wolbachia-infected females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Nicolas Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+                <w:t xml:space="preserve">Vincent Tolassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1182. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048761v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the ability of Pachycrepoideus vindemiae (Hymenoptera: Pteromalidae) to find and parasitize buried Diptera pupae in southwestern Colombia</w:t>
+                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Manzano</w:t>
+                <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Moreno</w:t>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Melo-Cerón</w:t>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44, pp.41-51. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42690-023-01118-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388761v1</w:t>
+                <w:t xml:space="preserve">hal-04048761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social behavior impacts parasite infection risk in equid groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the ability of Pachycrepoideus vindemiae (Hymenoptera: Pteromalidae) to find and parasitize buried Diptera pupae in southwestern Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Rachid Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Ortega</w:t>
+                <w:t xml:space="preserve">Maria Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Melo-Cerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106091⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42690-023-01118-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565582v2</w:t>
+                <w:t xml:space="preserve">hal-04388761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vine leaf decomposition: feeding preferences and effects of physico-chemical traits of litter on life-history traits of the woodlice Armadillidium vulgare Latreille, 1804</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
+                <w:t xml:space="preserve">Benoît Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caubet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélina Roditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258315v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeybee queen exposure to a widely used fungicide disrupts reproduction and colony dynamic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+                <w:t xml:space="preserve">Social behavior impacts parasite infection risk in equid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Rachid Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.106091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04052613v1</w:t>
+                <w:t xml:space="preserve">hal-04565582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male antennae of Armadillidium vulgare discriminate Wolbachia-infected females</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tolassy</w:t>
+                <w:t xml:space="preserve">Vine leaf decomposition: feeding preferences and effects of physico-chemical traits of litter on life-history traits of the woodlice Armadillidium vulgare Latreille, 1804</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.238⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.104928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402007v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe conservation risks of roads on apex predators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María Ariza</w:t>
+                <w:t xml:space="preserve">Honeybee queen exposure to a widely used fungicide disrupts reproduction and colony dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pineaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Martínez-Medina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiffany Lirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.2902. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.121131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05294-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781079v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning on nine pollutants and their effects on avian communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe conservation risks of roads on apex predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">India Southern</w:t>
+                <w:t xml:space="preserve">Itxaso Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Gigauri</w:t>
+                <w:t xml:space="preserve">Edgar F. Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginevra Bellini</w:t>
+                <w:t xml:space="preserve">Jeffrey A. Dunnink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Rojas</w:t>
+                <w:t xml:space="preserve">María Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Martínez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01898⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285587v1</w:t>
+                <w:t xml:space="preserve">hal-03781079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution modelling of the garden dormouse Eliomys quercinus (Linnaeus, 1766) with novel climate change indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 101 (5), pp.589-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42991-021-00118-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress response in terrestrial isopods: A comparative study on glycaemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A.C. Roques</w:t>
+                <w:t xml:space="preserve">Warning on nine pollutants and their effects on avian communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Houdelet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">India Southern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Gigauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginevra Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103708⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.e01898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121947v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">India in the Oil Palm Era: Describing India’s Dependence on Palm Oil, Recommendations for Sustainable Production, and Opportunities to Become an Influential Consumer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress response in terrestrial isopods: A comparative study on glycaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmuda Sharmin</w:t>
+                <w:t xml:space="preserve">Jonathan A.C. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1940082919838918⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.103708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295448v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass drives mating success in Armadillidium vulgare (Crustacea, Oniscidea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lefebvre</w:t>
+                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103944⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295405v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">India in the Oil Palm Era: Describing India’s Dependence on Palm Oil, Recommendations for Sustainable Production, and Opportunities to Become an Influential Consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+                <w:t xml:space="preserve">H. Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+                <w:t xml:space="preserve">Amani Mabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Roopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmuda Sharmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.194008291983891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1940082919838918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117915v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do familiarity and relatedness influence mate choice in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt;?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+                <w:t xml:space="preserve">Mass drives mating success in Armadillidium vulgare (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.103944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295478v1</w:t>
+                <w:t xml:space="preserve">hal-02295405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Males prefer virgin females, even if parasitized, in the terrestrial isopod Armadillidium vulgare</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Call to restrict neonicotinoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Sills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Frey,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tzinieris,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Colin, Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3858⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6392), pp.973.1-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aau0432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891928v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call to restrict neonicotinoids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do familiarity and relatedness influence mate choice in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aau0432⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107652v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Bacteria Influence the Odor and Mating Preference of Their Hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Males prefer virgin females, even if parasitized, in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00143⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.3341-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285758v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila decreases velocity of Acanthamoeba castellanii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbiotic Bacteria Influence the Odor and Mating Preference of Their Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651847v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval exposure to thiamethoxam and American foulbrood: effects on mortality and cognition in the honey bee Apis mellifera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+                <w:t xml:space="preserve">Legionella pneumophila decreases velocity of Acanthamoeba castellanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218839.2017.1332541⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594542v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEIGHBOUR-IN: Image processing software for spatial analysis of animal grouping.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Pierre-Louis Caubet</w:t>
+                <w:t xml:space="preserve">Larval exposure to thiamethoxam and American foulbrood: effects on mortality and cognition in the honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.515.9390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (4), pp.475-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218839.2017.1332541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204825v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Females’ Genetic Characteristics Influence Male Mate Preference in the Terrestrial Isopod Armadillidium vulgare?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Beauché</w:t>
+                <w:t xml:space="preserve">NEIGHBOUR-IN: Image processing software for spatial analysis of animal grouping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pierre-Louis Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology - International Journal of Behavioural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 515, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.515.9390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12429⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01218119v1</w:t>
+                <w:t xml:space="preserve">hal-01204825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-cellular bacterial infections affect learning and memory capacities of an invertebrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Templé</w:t>
+                <w:t xml:space="preserve">How Do Females’ Genetic Characteristics Influence Male Mate Preference in the Terrestrial Isopod Armadillidium vulgare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Beauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12983-015-0129-6⟩</w:t>
+              <w:t xml:space="preserve">Ethology - International Journal of Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (11), pp.1122-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329659v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of infection on mate choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.159-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracolony vibroacoustic communication in social insects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.J. Richard</w:t>
+                <w:t xml:space="preserve">Intra-cellular bacterial infections affect learning and memory capacities of an invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Templé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-013-0311-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-015-0129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00872800v1</w:t>
+                <w:t xml:space="preserve">hal-01329659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best Timing of Mate Search in Armadillidium vulgare (Isopoda, Oniscidea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+                <w:t xml:space="preserve">Intracolony vibroacoustic communication in social insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-013-0311-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00797152v1</w:t>
+                <w:t xml:space="preserve">hal-00872800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of immunostimulation on social behavior, chemical communication and genome-wide gene expression in honey bee workers (Apis mellifera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Best Timing of Mate Search in Armadillidium vulgare (Isopoda, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Beauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina M Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-558⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.e57737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872884v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of instrumental insemination and insemination quantity on Dufour's gland chemical profiles and vitellogenin expression in honey bee queens (Apis mellifera).</w:t>
+                <w:t xml:space="preserve">Effects of immunostimulation on social behavior, chemical communication and genome-wide gene expression in honey bee workers (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-011-9999-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00679813v1</w:t>
+                <w:t xml:space="preserve">hal-00872884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of parasite load and immune parameters in two species of New Zealand shore crabs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of instrumental insemination and insemination quantity on Dufour's gland chemical profiles and vitellogenin expression in honey bee queens (Apis mellifera).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Poulin</w:t>
+                <w:t xml:space="preserve">Coby Schal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+                <w:t xml:space="preserve">David R Tarpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (3), pp.759 - 767. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (9), pp.1027-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-011-2319-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-011-9999-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856800v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of queen mandibular pheromone on nestmate recognition in worker honeybees, Apis mellifera</w:t>
+                <w:t xml:space="preserve">Variation of parasite load and immune parameters in two species of New Zealand shore crabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.L. Fan</w:t>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-J. Richard</w:t>
+                <w:t xml:space="preserve">Anson V Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rouf</w:t>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Grozinger</w:t>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 79 (3), pp.649-656. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (3), pp.759 - 767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-011-2319-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551754v1</w:t>
+                <w:t xml:space="preserve">hal-03856800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queen reproductive state modulates pheromone production and queen-worker interactions in honeybees</w:t>
+                <w:t xml:space="preserve">Effects of queen mandibular pheromone on nestmate recognition in worker honeybees, Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+                <w:t xml:space="preserve">Y.L. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tarpy</w:t>
+                <w:t xml:space="preserve">F.-J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Grozinger</w:t>
+                <w:t xml:space="preserve">N. Rouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arp090⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (3), pp.649-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402322v1</w:t>
+                <w:t xml:space="preserve">hal-00551754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybienic behavior, liquid-foraging, and trophallaxis in the leafcutting ants, Acromyrmex subterraneus and Acromyrmex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Errard</w:t>
+                <w:t xml:space="preserve">Queen reproductive state modulates pheromone production and queen-worker interactions in honeybees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tarpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (5), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arp090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1673/031.009.6301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00442950v1</w:t>
+                <w:t xml:space="preserve">hal-00402322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of post-mating changes in the honey bee queen (Apis mellifera)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christina M Grozinger</w:t>
+                <w:t xml:space="preserve">Hybienic behavior, liquid-foraging, and trophallaxis in the leafcutting ants, Acromyrmex subterraneus and Acromyrmex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Errard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (63), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1673/031.009.6301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285667v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of social interactions by immune stimulation in honey bee, Apis mellifera, workers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cm Grozinger</w:t>
+                <w:t xml:space="preserve">Genomic analysis of post-mating changes in the honey bee queen (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah D Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Tarpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-50⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384087v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Insemination Quantity on Honey Bee Queen Physiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina M Grozinger</w:t>
+                <w:t xml:space="preserve">Modulation of social interactions by immune stimulation in honey bee, Apis mellifera, workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cm Grozinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000980⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285604v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the chemical profiles of fungal symbionts and their significance for nestmate recognition in Acromyrmex leaf-cutting ants. Behav.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Insemination Quantity on Honey Bee Queen Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Tarpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M Grozinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behav. Ecol. Sociobiol., 61, 1637-1649.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (10), pp.e980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00235177v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the chemical profiles of fungal symbionts and their significance for nestmate recognition in Acromyrmex leaf-cutting ants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">The origin of the chemical profiles of fungal symbionts and their significance for nestmate recognition in Acromyrmex leaf-cutting ants. Behav.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F.-J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hefetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nash D.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+              <w:t xml:space="preserve">Behav. Ecol. Sociobiol., 61, 1637-1649.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61, pp.1637-1649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193691v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00235177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and chemical studies of discrimination processes in the leaf-cutting ant Acromyrmes x laticeps nigrosetosus (Forel, 10908).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.J. Souza</w:t>
+                <w:t xml:space="preserve">The origin of the chemical profiles of fungal symbionts and their significance for nestmate recognition in Acromyrmex leaf-cutting ants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F.J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M.C. Della Lucia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">M. Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hefetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nash D.R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian journal of biology = Revista brasleira de biologia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 66(4)</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61, pp.1637-1649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078760v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behavioural and chemical studies of discrimination processes in the leaf-cutting ant Acromyrmes x laticeps nigrosetosus (Forel, 10908).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.C. Della Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brazilian journal of biology = Revista brasleira de biologia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66(4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sugary food robbing in ants: a case of temporal cleptobiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 327 (5), pp.509-517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5462,629 +5596,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocating Bees by Translating the Waggle Dance Into Spatial Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Geographic Information Laboratories in Europe (AGILE), Jun 2024, Glasgow, United Kingdom. pp.24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/agile-giss-5-24-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the chemical recognition system of ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Self-Organization and Evolution of Social Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Monte Verita, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6094,275 +6228,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbivore diversity a factor of dung beetle diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie De Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Congress of Conservation Biology (ECCB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bologna, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6372,154 +6506,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLINECO 2025: Recueil des communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Réunion annuelle du RT POLLINECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Avignon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6529,399 +6663,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Cst Ecophyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04474245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6931,1001 +7065,1119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At Which Framerate Should The Honey Bees' Waggle Dance Be Recorded ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnault Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy Boussada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">DEPHY Ferme : consolider un dispositif éprouvé et renforcer son ancrage territorial pour maximiser son impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2024</w:t>
+              <w:t xml:space="preserve">INRAE; OFB; Anses. 2026, https://agriculture.gouv.fr/le-comite-scientifique-et-technique-de-la-strategie-ecophyto-2030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982145v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2023, 61p</w:t>
+              <w:t xml:space="preserve">Inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954496v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecophyto. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Cst Ecophyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Roditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2022, 4 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2023, 61p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04954414v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouly Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouly Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2022, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7993,51 +8245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37B79A57"/>
+    <w:nsid w:val="036C19C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +8476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-jeanne-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-1181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077206711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art08-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie&#8208;jeanne Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01131-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Melo-Cer&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01118-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565582v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Mondet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104928" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lirand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolassy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Quintana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Cifuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Dunnink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ariza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mart&#237;nez-Medina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05294-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Southern" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Gigauri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Bellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01898" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bennett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Jeanne Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-021-00118-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A.C. Roques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mabano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Roopa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmuda Sharmin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919838918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209893" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3858" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sills" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frey," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tzinieris," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Colin, Marc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Mengue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2017.07.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2017.1332541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre-Louis Caubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.515.9390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Templ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-015-0129-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hunt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-013-0311-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMJ0CP4J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057737" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Holt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Grozinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-558" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coby Schal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Tarpy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-011-9999-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NBRJXT6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Fan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Grozinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8SLJDBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarpy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grozinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp090" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.009.6301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D Kocher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-232" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Grozinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-50" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000980" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.-J." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nash D.R." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.J." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Souza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.C. Della Lucia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lima" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie De Wever" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-jeanne-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-1181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077206711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art08-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01131-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie&#8208;jeanne Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Wever" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.70013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolassy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.238" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Melo-Cer&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01118-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565582v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Mondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104928" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lirand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Quintana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Cifuentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Dunnink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ariza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mart&#237;nez-Medina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05294-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bennett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Jeanne Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-021-00118-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Southern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Gigauri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Bellini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A.C. Roques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103708" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mabano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Roopa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmuda Sharmin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919838918" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103944" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sills" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frey," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tzinieris," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Colin, Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0432" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209893" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Mengue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2017.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2017.1332541" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre-Louis Caubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.515.9390" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Templ&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-015-0129-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hunt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-013-0311-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMJ0CP4J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057737" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Holt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Grozinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coby Schal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Tarpy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-011-9999-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NBRJXT6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Fan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Grozinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8SLJDBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarpy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grozinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.009.6301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D Kocher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-232" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Grozinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-50" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000980" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235177v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.-J." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nash D.R." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.J." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Souza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.C. Della Lucia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lima" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie De Wever" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>