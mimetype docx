--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -406,386 +406,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exposure of larvae to boscalid at field concentrations on gene expression in honey bees</w:t>
+                <w:t xml:space="preserve">One dung to attract them all: faeces attractiveness to dung beetles in herbivore multispecies pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
+                <w:t xml:space="preserve">Cloé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+                <w:t xml:space="preserve">Freddie‐jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+                <w:t xml:space="preserve">Lucie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.1172-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13592-024-01131-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929327v1</w:t>
+                <w:t xml:space="preserve">hal-05268658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dung to attract them all: faeces attractiveness to dung beetles in herbivore multispecies pasture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXPLORA - conséquences non létales de l'exposition aux pesticides sur les reines Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pineaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.70013⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268658v1</w:t>
+                <w:t xml:space="preserve">hal-05219849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORA - conséquences non létales de l'exposition aux pesticides sur les reines Apis mellifera</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of exposure of larvae to boscalid at field concentrations on gene expression in honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raboteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105, pp.88-98. </w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13592-024-01131-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219849v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro queen rearing: essential factors and new protocol for honey bees</w:t>
               </w:r>
@@ -810,64 +810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raboteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (6), pp.1513-1524. </w:t>
@@ -905,90 +905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Desclos Le Peley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raboteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colombe Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1033,867 +1033,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male antennae of Armadillidium vulgare discriminate Wolbachia-infected females</w:t>
+                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouret</w:t>
+                <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tolassy</w:t>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.238⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402007v1</w:t>
+                <w:t xml:space="preserve">hal-04048761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the ability of Pachycrepoideus vindemiae (Hymenoptera: Pteromalidae) to find and parasitize buried Diptera pupae in southwestern Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Maria Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Melo-Cerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42690-023-01118-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048761v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the ability of Pachycrepoideus vindemiae (Hymenoptera: Pteromalidae) to find and parasitize buried Diptera pupae in southwestern Colombia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Moreno</w:t>
+                <w:t xml:space="preserve">Benoît Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Melo-Cerón</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélina Roditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388761v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélina Roditis</w:t>
+                <w:t xml:space="preserve">Social behavior impacts parasite infection risk in equid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Humbert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyna Rachid Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.106091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685344v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social behavior impacts parasite infection risk in equid groups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Ortega</w:t>
+                <w:t xml:space="preserve">Honeybee queen exposure to a widely used fungicide disrupts reproduction and colony dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pineaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Lirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106091⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.121131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565582v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vine leaf decomposition: feeding preferences and effects of physico-chemical traits of litter on life-history traits of the woodlice Armadillidium vulgare Latreille, 1804</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Mondet</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Alexandra Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 189, pp.104928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.104928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeybee queen exposure to a widely used fungicide disrupts reproduction and colony dynamic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grateau</w:t>
+                <w:t xml:space="preserve">Male antennae of Armadillidium vulgare discriminate Wolbachia-infected females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Lirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+                <w:t xml:space="preserve">Vincent Tolassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 322, pp.121131. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052613v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe conservation risks of roads on apex predators</w:t>
               </w:r>
@@ -2007,252 +2007,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution modelling of the garden dormouse Eliomys quercinus (Linnaeus, 1766) with novel climate change indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warning on nine pollutants and their effects on avian communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bennett</w:t>
+                <w:t xml:space="preserve">India Southern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddie Jeanne Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mari Gigauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginevra Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42991-021-00118-1⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.e01898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285768v1</w:t>
+                <w:t xml:space="preserve">hal-05285587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning on nine pollutants and their effects on avian communities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution modelling of the garden dormouse Eliomys quercinus (Linnaeus, 1766) with novel climate change indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginevra Bellini</w:t>
+                <w:t xml:space="preserve">David Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Rojas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freddie Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.e01898. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (5), pp.589-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42991-021-00118-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285587v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress response in terrestrial isopods: A comparative study on glycaemia</w:t>
               </w:r>
@@ -2336,789 +2336,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
+                <w:t xml:space="preserve">India in the Oil Palm Era: Describing India’s Dependence on Palm Oil, Recommendations for Sustainable Production, and Opportunities to Become an Influential Consumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Fortin</w:t>
+                <w:t xml:space="preserve">H. Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+                <w:t xml:space="preserve">Amani Mabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+                <w:t xml:space="preserve">Ramya Roopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmuda Sharmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.194008291983891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1940082919838918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117915v1</w:t>
+                <w:t xml:space="preserve">hal-02295448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">India in the Oil Palm Era: Describing India’s Dependence on Palm Oil, Recommendations for Sustainable Production, and Opportunities to Become an Influential Consumer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass drives mating success in Armadillidium vulgare (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Mabano</w:t>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramya Roopa</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmuda Sharmin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.194008291983891. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.103944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1940082919838918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295448v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass drives mating success in Armadillidium vulgare (Crustacea, Oniscidea)</w:t>
+                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefebvre</w:t>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.103944. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295405v1</w:t>
+                <w:t xml:space="preserve">hal-02117915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call to restrict neonicotinoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do familiarity and relatedness influence mate choice in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Goulson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Vitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aau0432⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107652v1</w:t>
+                <w:t xml:space="preserve">hal-02295478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do familiarity and relatedness influence mate choice in &amp;lt;i&amp;gt;Armadillidium vulgare&amp;lt;/i&amp;gt;?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Males prefer virgin females, even if parasitized, in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209893⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.3341-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295478v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Males prefer virgin females, even if parasitized, in the terrestrial isopod Armadillidium vulgare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Fortin</w:t>
+                <w:t xml:space="preserve">Call to restrict neonicotinoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Sills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Frey,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tzinieris,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Debenest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Colin, Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.3341-3353. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6392), pp.973.1-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aau0432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891928v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiotic Bacteria Influence the Odor and Mating Preference of Their Hosts</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,64 +3342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3660,221 +3660,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of infection on mate choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+                <w:t xml:space="preserve">Intra-cellular bacterial infections affect learning and memory capacities of an invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Templé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-015-0129-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956254v1</w:t>
+                <w:t xml:space="preserve">hal-01329659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-cellular bacterial infections affect learning and memory capacities of an invertebrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Templé</w:t>
+                <w:t xml:space="preserve">Impact of infection on mate choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-015-0129-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329659v1</w:t>
+                <w:t xml:space="preserve">hal-00956254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracolony vibroacoustic communication in social insects</w:t>
               </w:r>
@@ -5610,77 +5610,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocating Bees by Translating the Waggle Dance Into Spatial Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Geographic Information Laboratories in Europe (AGILE), Jun 2024, Glasgow, United Kingdom. pp.24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5727,90 +5727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t>
@@ -6255,90 +6255,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. </w:t>
@@ -6367,90 +6367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbivore diversity a factor of dung beetle diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie De Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6817,64 +6817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7079,64 +7079,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At Which Framerate Should The Honey Bees' Waggle Dance Be Recorded ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,64 +7435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,64 +7684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7819,64 +7819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Cst Ecophyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Roditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7924,51 +7924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouly Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8046,51 +8046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouly Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036C19C9"/>
+    <w:nsid w:val="9E52F50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8476,51 +8476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-jeanne-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-1181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077206711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art08-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01131-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie&#8208;jeanne Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Wever" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.70013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolassy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.238" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Melo-Cer&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01118-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565582v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Mondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104928" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lirand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Quintana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Cifuentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Dunnink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ariza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mart&#237;nez-Medina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05294-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bennett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Jeanne Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-021-00118-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Southern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Gigauri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Bellini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A.C. Roques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103708" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mabano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Roopa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmuda Sharmin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919838918" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103944" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sills" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frey," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tzinieris," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Colin, Marc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0432" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209893" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Mengue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2017.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2017.1332541" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre-Louis Caubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.515.9390" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Templ&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-015-0129-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hunt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-013-0311-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMJ0CP4J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057737" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Holt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Grozinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coby Schal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Tarpy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-011-9999-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NBRJXT6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Fan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Grozinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8SLJDBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarpy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grozinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.009.6301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D Kocher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-232" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Grozinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-50" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000980" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235177v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.-J." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nash D.R." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.J." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Souza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.C. Della Lucia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lima" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie De Wever" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-jeanne-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-1181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077206711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art08-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie&#8208;jeanne Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Wever" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Ortega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.70013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01131-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Melo-Cer&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01118-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565582v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lirand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Mondet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104928" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolassy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.238" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Quintana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Cifuentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Dunnink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ariza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mart&#237;nez-Medina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05294-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Southern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Gigauri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Bellini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01898" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bennett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Jeanne Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-021-00118-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A.C. Roques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103708" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mabano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Roopa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmuda Sharmin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919838918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103944" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209893" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debenest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3858" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sills" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Frey," TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tzinieris," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Colin, Marc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0432" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Mengue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rolland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2017.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2017.1332541" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre-Louis Caubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.515.9390" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12429" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZTXDHF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Templ&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-015-0129-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFS6FK0N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hunt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-013-0311-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMJ0CP4J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beauche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057737" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Holt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Grozinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coby Schal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Tarpy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-011-9999-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NBRJXT6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson V Koehler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2319-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWP5Q1R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Fan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Grozinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.12.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8SLJDBQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tarpy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grozinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Errard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.009.6301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D Kocher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-232" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Grozinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-50" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000980" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235177v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.-J." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nash D.R." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.J." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Souza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.C. Della Lucia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lima" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247371v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie De Wever" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>