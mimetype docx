--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1951,195 +1951,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les realia au coeur du débat traductologique</w:t>
+                <w:t xml:space="preserve">Apprivoiser la traduction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A propos des realia. Littérature, traduction et didactique des langues.</w:t>
+              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, A propos des realia. Littérature, traduction et didactique des langues., 9782813003508</w:t>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-84832-513-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849211v1</w:t>
+                <w:t xml:space="preserve">hal-03849192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser la traduction technique</w:t>
+                <w:t xml:space="preserve">Les realia au coeur du débat traductologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al-Zaum, Malek ; Boustani, Sobhi ; Medhat-Lecocq, Heba ; Pejoska-Bouchereau, Frosa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones</w:t>
+              <w:t xml:space="preserve">A propos des realia. Littérature, traduction et didactique des langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois Presses Université</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-84832-513-2</w:t>
+                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, A propos des realia. Littérature, traduction et didactique des langues., 9782813003508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849192v1</w:t>
+                <w:t xml:space="preserve">hal-03849211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une épistémologie spatiale : les territoires de la traduction »</w:t>
               </w:r>
@@ -2265,199 +2265,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ‘communautés de traducteurs’ : communautés réelles, communautés virtuelles en traduction »</w:t>
+                <w:t xml:space="preserve">Bergarbeiter oder Schönheitschirurg ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Peeters. </w:t>
+              <w:t xml:space="preserve">Kaindl, Klaus et Kurz, Ingrid </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction et communautés</w:t>
+              <w:t xml:space="preserve">Machtlos, selbstlos, meinungslos ? Interdisziplinäre Analysen von ÜbersetzerInnen und DolmetscherInnen in belletristischen Werken </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois Presses Université</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-209, 2010, 978-2-84832-099-1</w:t>
+                <w:t xml:space="preserve">LIt-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-178, 2010, 978-3-643-50138-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638833v1</w:t>
+                <w:t xml:space="preserve">hal-01639005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bergarbeiter oder Schönheitschirurg ?</w:t>
+                <w:t xml:space="preserve">« Les ‘communautés de traducteurs’ : communautés réelles, communautés virtuelles en traduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kaindl, Klaus et Kurz, Ingrid </w:t>
+              <w:t xml:space="preserve">Jean Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machtlos, selbstlos, meinungslos ? Interdisziplinäre Analysen von ÜbersetzerInnen und DolmetscherInnen in belletristischen Werken </w:t>
+              <w:t xml:space="preserve">Traduction et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIt-Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-178, 2010, 978-3-643-50138-7</w:t>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-209, 2010, 978-2-84832-099-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639005v1</w:t>
+                <w:t xml:space="preserve">hal-01638833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer un atelier de traduction spécialisée : une expérience en chantier</w:t>
               </w:r>
@@ -2596,354 +2596,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l’invocation de Saint Jérôme ou les sarments de la traductologie contemporaine</w:t>
+                <w:t xml:space="preserve">Le sens aux enchères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les langages de Larbaud</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Littératures, 2-84516-301-0</w:t>
+              <w:t xml:space="preserve">Le sens en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 978-2-256-91112-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01395993v1</w:t>
+                <w:t xml:space="preserve">halshs-01396010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens aux enchères</w:t>
+                <w:t xml:space="preserve">Dans quel horizon théorique analyser les listes de diffusion de traducteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaela Wolf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens en traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 978-2-256-91112-5</w:t>
+              <w:t xml:space="preserve">Übersetzen – Translating – Traduire : Towards a « social turn »?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lit Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Übersetzen – Translating – Traduire : Towards a « social turn »?, 978-3-8258-1294-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01396010v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quel horizon théorique analyser les listes de diffusion de traducteurs ?</w:t>
+                <w:t xml:space="preserve">Traductologues, traducteurs, un dialogue difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaela Wolf. </w:t>
+              <w:t xml:space="preserve">Michel Ballard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Übersetzen – Translating – Traduire : Towards a « social turn »?</w:t>
+              <w:t xml:space="preserve">Qu’est-ce que la traductologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lit Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Übersetzen – Translating – Traduire : Towards a « social turn »?, 978-3-8258-1294-2</w:t>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Qu’est-ce que la traductologie ?, 2-84832-046-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01396006v1</w:t>
+                <w:t xml:space="preserve">halshs-01395999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traductologues, traducteurs, un dialogue difficile</w:t>
+                <w:t xml:space="preserve">Sous l’invocation de Saint Jérôme ou les sarments de la traductologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Ballard. </w:t>
+              <w:t xml:space="preserve">Stéphane Chaudier et Françoise Lioure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce que la traductologie ?</w:t>
+              <w:t xml:space="preserve">Les langages de Larbaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois Presses Université</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Qu’est-ce que la traductologie ?, 2-84832-046-X</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Littératures, 2-84516-301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01395999v1</w:t>
+                <w:t xml:space="preserve">halshs-01395993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des listes de diffusion à la pratique de la traduction : analyse d’un cas d’espèce, la liste du réseau franco-allemand</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2194B7AB"/>
+    <w:nsid w:val="8C5239A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-plassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1867-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068704410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42153489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116290784" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Plassard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/lcm-2020-001-plas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v5i1.15606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.14.1.06pla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.13.2.05pla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.11.1.09pla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.08pla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015351ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.9.1.08pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.8.2.05pla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017690ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.4.1.09pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gregori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://psn.univ-paris3.fr/ouvrage/lire-pour-traduire#" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003508" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Enseigner-la-traduction-dans-les-contextes-francophones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Artois Presses Universit&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit verlag germany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/56-langue-economie-et-entreprise-le-travail-des-mots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-9552-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/editeurs/252/maison_du_dictionnaire.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-plassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1867-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068704410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42153489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116290784" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Plassard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/lcm-2020-001-plas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v5i1.15606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.14.1.06pla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.13.2.05pla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.11.1.09pla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.08pla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015351ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.9.1.08pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.8.2.05pla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017690ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.4.1.09pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gregori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://psn.univ-paris3.fr/ouvrage/lire-pour-traduire#" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Enseigner-la-traduction-dans-les-contextes-francophones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit verlag germany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Artois Presses Universit&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/56-langue-economie-et-entreprise-le-travail-des-mots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-9552-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/editeurs/252/maison_du_dictionnaire.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>