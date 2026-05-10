--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -1951,195 +1951,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser la traduction technique</w:t>
+                <w:t xml:space="preserve">Les realia au coeur du débat traductologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al-Zaum, Malek ; Boustani, Sobhi ; Medhat-Lecocq, Heba ; Pejoska-Bouchereau, Frosa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones</w:t>
+              <w:t xml:space="preserve">A propos des realia. Littérature, traduction et didactique des langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois Presses Université</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-84832-513-2</w:t>
+                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, A propos des realia. Littérature, traduction et didactique des langues., 9782813003508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849192v1</w:t>
+                <w:t xml:space="preserve">hal-03849211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les realia au coeur du débat traductologique</w:t>
+                <w:t xml:space="preserve">Apprivoiser la traduction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A propos des realia. Littérature, traduction et didactique des langues.</w:t>
+              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, A propos des realia. Littérature, traduction et didactique des langues., 9782813003508</w:t>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-84832-513-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849211v1</w:t>
+                <w:t xml:space="preserve">hal-03849192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une épistémologie spatiale : les territoires de la traduction »</w:t>
               </w:r>
@@ -2265,199 +2265,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bergarbeiter oder Schönheitschirurg ?</w:t>
+                <w:t xml:space="preserve">« Les ‘communautés de traducteurs’ : communautés réelles, communautés virtuelles en traduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kaindl, Klaus et Kurz, Ingrid </w:t>
+              <w:t xml:space="preserve">Jean Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machtlos, selbstlos, meinungslos ? Interdisziplinäre Analysen von ÜbersetzerInnen und DolmetscherInnen in belletristischen Werken </w:t>
+              <w:t xml:space="preserve">Traduction et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIt-Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-178, 2010, 978-3-643-50138-7</w:t>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-209, 2010, 978-2-84832-099-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639005v1</w:t>
+                <w:t xml:space="preserve">hal-01638833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ‘communautés de traducteurs’ : communautés réelles, communautés virtuelles en traduction »</w:t>
+                <w:t xml:space="preserve">Bergarbeiter oder Schönheitschirurg ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Peeters. </w:t>
+              <w:t xml:space="preserve">Kaindl, Klaus et Kurz, Ingrid </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction et communautés</w:t>
+              <w:t xml:space="preserve">Machtlos, selbstlos, meinungslos ? Interdisziplinäre Analysen von ÜbersetzerInnen und DolmetscherInnen in belletristischen Werken </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois Presses Université</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-209, 2010, 978-2-84832-099-1</w:t>
+                <w:t xml:space="preserve">LIt-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-178, 2010, 978-3-643-50138-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638833v1</w:t>
+                <w:t xml:space="preserve">hal-01639005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer un atelier de traduction spécialisée : une expérience en chantier</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C5239A0"/>
+    <w:nsid w:val="7D52854C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-plassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1867-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068704410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42153489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116290784" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Plassard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/lcm-2020-001-plas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v5i1.15606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.14.1.06pla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.13.2.05pla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.11.1.09pla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.08pla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015351ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.9.1.08pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.8.2.05pla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017690ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.4.1.09pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gregori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://psn.univ-paris3.fr/ouvrage/lire-pour-traduire#" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Enseigner-la-traduction-dans-les-contextes-francophones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit verlag germany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Artois Presses Universit&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/56-langue-economie-et-entreprise-le-travail-des-mots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-9552-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/editeurs/252/maison_du_dictionnaire.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-plassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1867-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068704410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42153489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116290784" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Plassard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/lcm-2020-001-plas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v5i1.15606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.14.1.06pla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.13.2.05pla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.11.1.09pla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.08pla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015351ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.9.1.08pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.8.2.05pla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017690ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.4.1.09pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gregori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://psn.univ-paris3.fr/ouvrage/lire-pour-traduire#" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003508" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Enseigner-la-traduction-dans-les-contextes-francophones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Artois Presses Universit&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit verlag germany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/56-langue-economie-et-entreprise-le-travail-des-mots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-9552-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/editeurs/252/maison_du_dictionnaire.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>