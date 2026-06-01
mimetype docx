--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -1951,195 +1951,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les realia au coeur du débat traductologique</w:t>
+                <w:t xml:space="preserve">Apprivoiser la traduction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A propos des realia. Littérature, traduction et didactique des langues.</w:t>
+              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, A propos des realia. Littérature, traduction et didactique des langues., 9782813003508</w:t>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-84832-513-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849211v1</w:t>
+                <w:t xml:space="preserve">hal-03849192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser la traduction technique</w:t>
+                <w:t xml:space="preserve">Les realia au coeur du débat traductologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie Plassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al-Zaum, Malek ; Boustani, Sobhi ; Medhat-Lecocq, Heba ; Pejoska-Bouchereau, Frosa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones</w:t>
+              <w:t xml:space="preserve">A propos des realia. Littérature, traduction et didactique des langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois Presses Université</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-84832-513-2</w:t>
+                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, A propos des realia. Littérature, traduction et didactique des langues., 9782813003508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849192v1</w:t>
+                <w:t xml:space="preserve">hal-03849211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une épistémologie spatiale : les territoires de la traduction »</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D52854C"/>
+    <w:nsid w:val="77F4DF6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-plassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1867-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068704410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42153489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116290784" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Plassard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/lcm-2020-001-plas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v5i1.15606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.14.1.06pla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.13.2.05pla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.11.1.09pla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.08pla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015351ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.9.1.08pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.8.2.05pla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017690ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.4.1.09pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gregori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://psn.univ-paris3.fr/ouvrage/lire-pour-traduire#" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003508" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Enseigner-la-traduction-dans-les-contextes-francophones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Artois Presses Universit&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit verlag germany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/56-langue-economie-et-entreprise-le-travail-des-mots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-9552-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/editeurs/252/maison_du_dictionnaire.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/freddie-plassard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1867-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068704410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42153489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116290784" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie Plassard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/lcm-2020-001-plas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v5i1.15606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.14.1.06pla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.13.2.05pla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.11.1.09pla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.10.1.08pla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015351ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.9.1.08pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.8.2.05pla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017690ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.4.1.09pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01385557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gregori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://psn.univ-paris3.fr/ouvrage/lire-pour-traduire#" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Enseigner-la-traduction-dans-les-contextes-francophones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Artois Presses Universit&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit verlag germany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/56-langue-economie-et-entreprise-le-travail-des-mots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-9552-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/editeurs/252/maison_du_dictionnaire.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>