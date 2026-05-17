--- v0 (2026-03-09)
+++ v1 (2026-05-17)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04008754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional and longitudinal neuroanatomical profiles of distinct clinical (adaptive) outcomes in autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic effects of genetic variants associated with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pretzsch</w:t>
+                <w:t xml:space="preserve">Richard J. L. Anney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Floris</w:t>
+                <w:t xml:space="preserve">Clara Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schäfer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gurr</w:t>
+                <w:t xml:space="preserve">Nicolas Traut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02016-z⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04119390v1</w:t>
+                <w:t xml:space="preserve">pasteur-03261138v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic effects of genetic variants associated with autism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Cliquet</w:t>
+                <w:t xml:space="preserve">Cross-sectional and longitudinal neuroanatomical profiles of distinct clinical (adaptive) outcomes in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. L. Anney</w:t>
+                <w:t xml:space="preserve">Tim Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Moreau</w:t>
+                <w:t xml:space="preserve">Anke Bletsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Traut</w:t>
+                <w:t xml:space="preserve">Caroline Gurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02408-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02016-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261138v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04119390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the 22q13 region to explore the genetic and phenotypic diversity of patients with Phelan-McDermid syndrome</w:t>
               </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from an autism imaging biomarker challenge: promises and threats to biomarker discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Traut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Heuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic correlates of phenotypic heterogeneity in autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurobiological Correlates of Change in Adaptive Behavior in Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Varun Warrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Reed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tyler M Moore</w:t>
+                <w:t xml:space="preserve">Caroline Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-022-01072-5⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (5), pp.336-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.21070711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364970v2</w:t>
+                <w:t xml:space="preserve">pasteur-04008789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological Correlates of Change in Adaptive Behavior in Autism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tim Schäfer</w:t>
+                <w:t xml:space="preserve">Genetic correlates of phenotypic heterogeneity in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Warrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lombardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Varun Warrier</w:t>
+                <w:t xml:space="preserve">Alexandra Havdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mann</w:t>
+                <w:t xml:space="preserve">Tyler M Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179 (5), pp.336-349. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (9), pp.1293-1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.21070711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-022-01072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04008789v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratifying the autistic phenotype using electrophysiological indices of social perception</w:t>
               </w:r>
@@ -1727,77 +1727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual Differences in Cortical Thickness and Their Genomic Underpinnings in Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pretzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Bletsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and non-social autism symptoms and trait domains are genetically dissociable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Warrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic scores for intelligence, educational attainment and schizophrenia are differentially associated with core autism features, IQ, and adaptive behaviour in autistic individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Warrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2835,51 +2835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05129785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bloomfield" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lautarescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;ofra Heraty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douglas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-080746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05129876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Leblond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Barthome" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mougin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-111523-102614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Amsellem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maruani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04119390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pretzsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Floris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sch&#228;fer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bletsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gurr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02016-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261138v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. L. Anney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02408-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04119437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leblond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104732" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637273v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364970v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Warrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhe Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Havdahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler M Moore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01072-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lombardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.21070711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mason" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Moessnang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chatham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf8987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2021.103623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01125-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03503360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ecker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schaefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2021.20050630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0075-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejung Won" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0558-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02068171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Loucoubar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Casademont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido Ardo Bar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aims-2-Trials Leap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05129785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bloomfield" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lautarescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;ofra Heraty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douglas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-080746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05129876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Leblond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Barthome" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mougin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-111523-102614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Amsellem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maruani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261138v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. L. Anney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02408-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04119390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pretzsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Floris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sch&#228;fer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bletsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gurr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02016-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04119437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leblond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104732" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637273v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lombardo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Warrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.21070711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364970v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhe Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Havdahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler M Moore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01072-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mason" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Moessnang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chatham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf8987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2021.103623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benabou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01125-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03503360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ecker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schaefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2021.20050630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-018-0075-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejung Won" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0558-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02068171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Loucoubar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Casademont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido Ardo Bar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03223-3_3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aims-2-Trials Leap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>